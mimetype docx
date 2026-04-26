--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -66,30347 +66,30852 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of size and biochemical composition of rubber particles on their interfacial behavior using two Hevea brasiliensis genotypes</w:t>
+                <w:t xml:space="preserve">Investigation of the impact of catechol on the fluidity of lipid monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pauline Conigliaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thongchai Khaeduang</w:t>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Veronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natedao Musigamart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ines Delfino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 67, pp.106622. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.184526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2026.184526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105466v1</w:t>
+                <w:t xml:space="preserve">hal-05579545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competition between endogenous phospholipids and proteins from pea protein isolate rules their interfacial properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of size and biochemical composition of rubber particles on their interfacial behavior using two Hevea brasiliensis genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+                <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+                <w:t xml:space="preserve">Thongchai Khaeduang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Boire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Veronique Vie</w:t>
+                <w:t xml:space="preserve">Natedao Musigamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111475⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.106622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105547v1</w:t>
+                <w:t xml:space="preserve">hal-05105466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Organization in Films of Gold Nanoparticles and Technical grade Oleylamine at the Air-Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouktar Nour Mahamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouktar Nour Mahamoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.137482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.137482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated resonant structure for colloidal dispersion stability: Development of a resonant optical zetameter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The competition between endogenous phospholipids and proteins from pea protein isolate rules their interfacial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Scholkopf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Veronique Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100 (32), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.111475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2025030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357302v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hevea brasiliensis rubber particles' fluid interfaces reveals size impact on early coagulation steps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrated resonant structure for colloidal dispersion stability: Development of a resonant optical zetameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Bottier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scholkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.114281⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (32), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2025030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767557v1</w:t>
+                <w:t xml:space="preserve">hal-05357302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring colloidal stability and migration dynamics through integrated photonic into aqueous black carbon dispersion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hevea brasiliensis rubber particles' fluid interfaces reveals size impact on early coagulation steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natedao Musigamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3030910⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 245, pp.114281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.114281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647267v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the detection of nanoparticle cloud migration by a resonant photonic surface signal towards sedimentation velocity measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Exploring colloidal stability and migration dynamics through integrated photonic into aqueous black carbon dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scholkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rio.2023.100430⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Sensors + Imaging : Remote Sensing for Agriculture, Ecosystems, and Hydrology, 13191, pp.319112.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3030910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064027v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial adsorption and activity of pancreatic lipase-related protein 2 onto heterogeneous plant lipid model membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+                <w:t xml:space="preserve">On the detection of nanoparticle cloud migration by a resonant photonic surface signal towards sedimentation velocity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Carrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">H. Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Chonchon</w:t>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 215, pp.12-23. </w:t>
+              <w:t xml:space="preserve">Results in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.100430.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2023.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rio.2023.100430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070337v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inovative optical viscometer using a resonant surface signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+                <w:t xml:space="preserve">Interfacial adsorption and activity of pancreatic lipase-related protein 2 onto heterogeneous plant lipid model membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cormerais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Lauriane Chonchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2672418⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215, pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2023.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156228v1</w:t>
+                <w:t xml:space="preserve">hal-04070337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestibility and oxidative stability of plant lipid assemblies: An underexplored source of potentially bioactive surfactants?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+                <w:t xml:space="preserve">An inovative optical viscometer using a resonant surface signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Vié</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2021.2005532⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Optical Metrology, 12622-47, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2672418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03464523v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of gastric lipase adsorption onto mixed galactolipid-phospholipid films by addition of phytosterols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Digestibility and oxidative stability of plant lipid assemblies: An underexplored source of potentially bioactive surfactants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112933⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (20), pp.4655-4674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2021.2005532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03822328v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamic monitoring of the variations in blood viscosity by resonant optical signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Garnier</w:t>
+                <w:t xml:space="preserve">Modulation of gastric lipase adsorption onto mixed galactolipid-phospholipid films by addition of phytosterols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Labouret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2617996⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 220, pp.112933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667488v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial organization and phase behavior of mixed galactolipid-DPPC-phytosterol assemblies at the air-water interface and in hydrated mesophases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">On the dynamic monitoring of the variations in blood viscosity by resonant optical signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Labouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112646⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Optical Sensing and Detection, 12139, pp.121390A.1-121390A.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2617996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702655v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Stokes velocitie and sedimentation rate by a photonic resonant surface signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Garnier</w:t>
+                <w:t xml:space="preserve">Interfacial organization and phase behavior of mixed galactolipid-DPPC-phytosterol assemblies at the air-water interface and in hydrated mesophases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.112646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2588839⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03249139v1</w:t>
+                <w:t xml:space="preserve">hal-03702655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability to oxidation and interfacial behavior at the air/water interface of minimally-processed versus processed walnut oil-bodies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Stokes velocitie and sedimentation rate by a photonic resonant surface signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Optical Sensors, SPIE 11772 (117720L), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2588839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03224107v1</w:t>
+                <w:t xml:space="preserve">hal-03249139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Activity of Lipoprotein (a) Isoforms with a Variable Number of Kringle IV Type 2 Repeats: A New Indicator of Cardiovascular Risk?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stability to oxidation and interfacial behavior at the air/water interface of minimally-processed versus processed walnut oil-bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor M Bolanos-Garcia</w:t>
+                <w:t xml:space="preserve">Olivier Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Laboratory Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 360, pp.129880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514532v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched lipid chains to prepare cationic amphiphiles producing hexagonal aggregates: supramolecular behavior and application to gene delivery</w:t>
+                <w:t xml:space="preserve">Interfacial Activity of Lipoprotein (a) Isoforms with a Variable Number of Kringle IV Type 2 Repeats: A New Indicator of Cardiovascular Risk?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Bouraoui</w:t>
+                <w:t xml:space="preserve">Alice Santonastaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosy Ghanem</w:t>
+                <w:t xml:space="preserve">Anna Boria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Burel-Deschamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Vié</w:t>
+                <w:t xml:space="preserve">Victor M Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Clinical and Laboratory Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (6), pp.795-804</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469674v1</w:t>
+                <w:t xml:space="preserve">hal-03514532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About monitoring the dynamics of phase transition in food and biology by microphotonics: detecting soft-matter process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Garnier</w:t>
+                <w:t xml:space="preserve">Branched lipid chains to prepare cationic amphiphiles producing hexagonal aggregates: supramolecular behavior and application to gene delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
+                <w:t xml:space="preserve">Rosy Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Lhermite</w:t>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+                <w:t xml:space="preserve">Laure Burel-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Integrated Photonics Platforms: Fundamental Research, Manufacturing and Applications, V11364, pp.113641T.1-8. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.337-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2564645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ob02381j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405538v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the evaporation of a sessile water droplet by means of integrated photonic resonator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">About monitoring the dynamics of phase transition in food and biology by microphotonics: detecting soft-matter process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octave Pin</w:t>
+                <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Liddell</w:t>
+                <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab651d⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Integrated Photonics Platforms: Fundamental Research, Manufacturing and Applications, V11364, pp.113641T.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2564645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421800v1</w:t>
+                <w:t xml:space="preserve">hal-02405538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Pyridoclax Analogues: Insight into Their Druggability by Investigating Their Physicochemical Properties and Interactions with Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina de Pascale</w:t>
+                <w:t xml:space="preserve">Monitoring the evaporation of a sessile water droplet by means of integrated photonic resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Iacopetta</w:t>
+                <w:t xml:space="preserve">Octave Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Since</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Vié</w:t>
+                <w:t xml:space="preserve">Quentin Liddell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201900542⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (12), pp.125107.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab651d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434628v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic Models to Investigate Membrane Biophysics Affecting Lipid-Protein Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbioe.2020.00270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical behaviors of human and bovine milk membrane extracts and their influence on gastric lipase adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu</w:t>
+                <w:t xml:space="preserve">Wafa Mahdoueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Mahdoueni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Eric Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 169, pp.95-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-Thioether-Containing Lipid Chains in Cationic Amphiphiles: Physicochemical Properties and Applications in Gene Delivery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Synthesis of Pyridoclax Analogues: Insight into Their Druggability by Investigating Their Physicochemical Properties and Interactions with Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina de Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Guen</w:t>
+                <w:t xml:space="preserve">Domenico Iacopetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Since</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201900626⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.136-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201900542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278044v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Phases and Cell Geometry During the Cell Cycle of Streptococcus pneumoniae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+                <w:t xml:space="preserve">Bis-Thioether-Containing Lipid Chains in Cationic Amphiphiles: Physicochemical Properties and Applications in Gene Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00351⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (17), pp.2187-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201900626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086215v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of unsaturated lipid chains by thioether-containing lipid chains in cationic amphiphiles: physicochemical consequences and application for gene delivery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Lipid Phases and Cell Geometry During the Cell Cycle of Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Durmort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Zapun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ob00473d⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088106v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScanMat, une plateforme d’analyses multi-échelle pour le soutien à l’innovation : exemple de l’étude « Aquafaba »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Joanny</w:t>
+                <w:t xml:space="preserve">Substitution of unsaturated lipid chains by thioether-containing lipid chains in cationic amphiphiles: physicochemical consequences and application for gene delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (14), pp.3609-3616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ob00473d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404010v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic micro-resonators for steam evaporation dynamic sensing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ScanMat, une plateforme d’analyses multi-échelle pour le soutien à l’innovation : exemple de l’étude « Aquafaba »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingyue Li</w:t>
+                <w:t xml:space="preserve">Muriel Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Berges</w:t>
+                <w:t xml:space="preserve">Françis Gouttefangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919070v1</w:t>
+                <w:t xml:space="preserve">hal-02404010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal surface concentration of pure cardiolipin deposited onto glassy carbon electrode promoting the direct electron transfer of cytochrome-c</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Lebègue</w:t>
+                <w:t xml:space="preserve">Photonic micro-resonators for steam evaporation dynamic sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassiba Smida</w:t>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Flinois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+                <w:t xml:space="preserve">Mathieu Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2017.12.024⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (1), pp.10502.1-10502.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2018180170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695488v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipid Gel/Fluid Phase Transition Measurement by Integrated Resonance Probe Light</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">An optimal surface concentration of pure cardiolipin deposited onto glassy carbon electrode promoting the direct electron transfer of cytochrome-c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Hassiba Smida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 808, pp.286-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2017.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888242v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About detecting steam condensation by means of polymer racetrack micro-resonators: highlighting the dynamics of such a soft-matter process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Sphingolipid Gel/Fluid Phase Transition Measurement by Integrated Resonance Probe Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Berges</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 225, pp.41 - 48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652850v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">About detecting steam condensation by means of polymer racetrack micro-resonators: highlighting the dynamics of such a soft-matter process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.07.037⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, SPIE Photonics : Optical Micro- and Nanometrology, V10678, pp.10678.11-1/6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2311486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572203v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of lysozyme isoforms: Key molecular features</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Astrid Walrant</w:t>
+                <w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Sagan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.23040⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 263, pp.707-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593208v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Antimicrobial activity of lysozyme isoforms: Key molecular features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chever</w:t>
+                <w:t xml:space="preserve">Astrid Walrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+                <w:t xml:space="preserve">Sandrine Sagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Cavalier</w:t>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 143, pp.97-106. </w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (12), pp.e23040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.03.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bip.23040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301356v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dystrophin Hot-Spot Mutants Leading to Becker Muscular Dystrophy Insert More Deeply into Membrane Models than the Native Protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tascon</w:t>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+                <w:t xml:space="preserve">Jean-François Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.6b00290⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143, pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366425v1</w:t>
+                <w:t xml:space="preserve">hal-01301356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native and dry-heated lysozyme interactions with membrane lipid monolayers: Lipid packing modiﬁcations of a phospholipid mixture, model of the Escherichia coli cytoplasmic membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dystrophin Hot-Spot Mutants Leading to Becker Muscular Dystrophy Insert More Deeply into Membrane Models than the Native Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Derde</w:t>
+                <w:t xml:space="preserve">Christophe Tascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Jean-François Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1848 (4), pp.1065-1073. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (29), pp.4018--4026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.6b00290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138299v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol strongly affects the organization of lipid monolayers studied as models of the milk fat globule membrane: Condensing effect and change in the lipid domain morphology</w:t>
+                <w:t xml:space="preserve">Native and dry-heated lysozyme interactions with membrane lipid monolayers: Lipid packing modiﬁcations of a phospholipid mixture, model of the Escherichia coli cytoplasmic membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appala Venkata Ramana Murthy</w:t>
+                <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1848 (10 Part A), pp.2308-2316. </w:t>
+              <w:t xml:space="preserve">, 2015, 1848 (4), pp.1065-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168335v1</w:t>
+                <w:t xml:space="preserve">hal-01138299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native lysozyme and dry-heated lysozyme interactions with membrane lipid monolayers: lateral reorganization of LPS monolayer, model of the E. coli outer membrane</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cholesterol strongly affects the organization of lipid monolayers studied as models of the milk fat globule membrane: Condensing effect and change in the lipid domain morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appala Venkata Ramana Murthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1848 (4), pp.1065-1073. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.026⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1848 (10 Part A), pp.2308-2316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090040v1</w:t>
+                <w:t xml:space="preserve">hal-01168335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laterally coupled UV210 polymer racetrack micro-resonator for thermal tunability and glucose sensing capability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+                <w:t xml:space="preserve">Native lysozyme and dry-heated lysozyme interactions with membrane lipid monolayers: lateral reorganization of LPS monolayer, model of the E. coli outer membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Device Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20550308.2015.1133100⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1848 (4), pp.1065-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249190v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becker muscular dystrophy severity is linked to the structure of dystrophin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A laterally coupled UV210 polymer racetrack micro-resonator for thermal tunability and glucose sensing capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Castro-Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
+                <w:t xml:space="preserve">H Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Ben Yaou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Chéron</w:t>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddu537⟩</w:t>
+              <w:t xml:space="preserve">Advanced Device Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (3), pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20550308.2015.1133100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117005v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk Sphingomyelin Domains in Biomimetic Membranes and the Role of Cholesterol: Morphology and Nanomechanical Properties Investigated Using AFM and Force Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Becker muscular dystrophy severity is linked to the structure of dystrophin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shan Zou</w:t>
+                <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maohui Chen</w:t>
+                <w:t xml:space="preserve">Rabah Ben Yaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Milhiet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Godefroy</w:t>
+                <w:t xml:space="preserve">Angélique Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la501640y⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (5), pp.1267-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddu537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209643v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol favors the anchorage of human dystrophin repeats 16 to 21 in membrane at physiological surface pressure.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+                <w:t xml:space="preserve">Milk Sphingomyelin Domains in Biomimetic Membranes and the Role of Cholesterol: Morphology and Nanomechanical Properties Investigated Using AFM and Force Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maohui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Milhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.01.010⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (22), pp.6516-6524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la501640y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965782v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of lipids on MGD1 membrane binding highlights novel mechanisms for galactolipid biosynthesis regulation in chloroplasts.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vie</w:t>
+                <w:t xml:space="preserve">Cholesterol favors the anchorage of human dystrophin repeats 16 to 21 in membrane at physiological surface pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1838 (5), pp.1266-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2014.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.14-250415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987212v1</w:t>
+                <w:t xml:space="preserve">hal-00965782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of bipolar lipid conformation at the air/water interface by a single stereochemical variation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Terme</w:t>
+                <w:t xml:space="preserve">The influence of lipids on MGD1 membrane binding highlights novel mechanisms for galactolipid biosynthesis regulation in chloroplasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Jacquemet</w:t>
+                <w:t xml:space="preserve">Joana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ofelia Maniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2014.04.008⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (7), pp.3114-3123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.14-250415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00988286v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-Heating of Lysozyme Increases Its Activity against Escherichia coli Membranes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Modification of bipolar lipid conformation at the air/water interface by a single stereochemical variation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Terme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (7), pp.1692-700. </w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 183, pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf405155p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2014.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952857v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and Micrographic Evidence of Escherichia coli Membrane Damage during Incubation in Egg White under Bactericidal Conditions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Dry-Heating of Lysozyme Increases Its Activity against Escherichia coli Membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-12-418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (7), pp.1692-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf405155p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868467v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and mechanical properties of spider silk films at the air-water interface.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical and Micrographic Evidence of Escherichia coli Membrane Damage during Incubation in Egg White under Bactericidal Conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Renault</w:t>
+                <w:t xml:space="preserve">Mariah Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Rioux-Dubé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Walid Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (25), pp.7931-8. </w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (9), pp.1523-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la401104m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-12-418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868500v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen egg white lysozyme permeabilizes Escherichia coli outer and inner membranes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Structure and mechanical properties of spider silk films at the air-water interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rioux-Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf4029199⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (25), pp.7931-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la401104m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916545v1</w:t>
+                <w:t xml:space="preserve">hal-00868500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting sarcolemmal rupture : dystrophin repeats increase membrane-actin stiffness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve J Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (1), pp.359-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.12-208967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM Analysis on Polymer Optical Micro-Resonators: Investigation on Quality Factor Origin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hen egg white lysozyme permeabilizes Escherichia coli outer and inner membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (41), pp.9922-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf4029199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/opj.2013.34044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00854024v1</w:t>
+                <w:t xml:space="preserve">hal-00916545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapsed bipolar glycolipids at the air/water interface: Effect of the stereochemistry on the stretched/bent conformations.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">AFM Analysis on Polymer Optical Micro-Resonators: Investigation on Quality Factor Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (4), pp.291-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/opj.2013.34044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.09.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00876528v1</w:t>
+                <w:t xml:space="preserve">hal-00854024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native spider silk as a biological optical fiber.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Collapsed bipolar glycolipids at the air/water interface: Effect of the stereochemistry on the stretched/bent conformations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Terme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4798552⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 412, pp.72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820827v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure, biochemical and biophysical characterisation of NHR1 domain of E3 Ubiquitin ligase neutralized</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Native spider silk as a biological optical fiber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bill Broadhurst</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in enzyme research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (12), pp.123702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4798552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/aer.2013.13007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00939236v1</w:t>
+                <w:t xml:space="preserve">hal-00820827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in lipid packing sensitivity of exchangeable apolipoproteins apoA-I and apoA-II: An important determinant for their distinctive role in lipid metabolism.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure, biochemical and biophysical characterisation of NHR1 domain of E3 Ubiquitin ligase neutralized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
+                <w:t xml:space="preserve">Deepti Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Le Caër</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Bill Broadhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1818 (11), pp.2732-41. </w:t>
+              <w:t xml:space="preserve">Advances in enzyme research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (3), pp.61-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/aer.2013.13007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00732810v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse TSPO in a lipid environment interacting with a functionalized monolayer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Difference in lipid packing sensitivity of exchangeable apolipoproteins apoA-I and apoA-II: An important determinant for their distinctive role in lipid metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chièze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Teboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Taveau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1818 (11), pp.2791-800. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 1818 (11), pp.2732-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.06.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732807v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrin-like repeats 11-15 of human dystrophin show adaptations to a lipidic environment.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hubert</w:t>
+                <w:t xml:space="preserve">Mouse TSPO in a lipid environment interacting with a functionalized monolayer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Taveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Chéron</w:t>
+                <w:t xml:space="preserve">Soria Iatmanen-Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 286 (35), pp.30481-91. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1818 (11), pp.2791-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.243881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00712828v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid and condensed ApoA-I/phospholipid monolayers provide insights into ApoA-I membrane insertion.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pinot</w:t>
+                <w:t xml:space="preserve">Spectrin-like repeats 11-15 of human dystrophin show adaptations to a lipidic environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Desbat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Renault</w:t>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2011.04.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (35), pp.30481-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.243881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00711936v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00712828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong improvement of interfacial properties can result from slight structural modifications of proteins: the case of native and dry-heated lysozyme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid and condensed ApoA-I/phospholipid monolayers provide insights into ApoA-I membrane insertion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chièze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Desfougères</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Mathieu Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Bernard Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (24), pp.14947-57. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 410 (1), pp.60-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la203485y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2011.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685099v1</w:t>
+                <w:t xml:space="preserve">hal-00711936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and mechanism of action of a de novo antimicrobial detergent-like peptide.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong improvement of interfacial properties can result from slight structural modifications of proteins: the case of native and dry-heated lysozyme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Duval</w:t>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liza Mouret</w:t>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1808 (1), pp.106-16. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (24), pp.14947-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la203485y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00586809v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific anchoring modes of two distinct dystrophin rod sub-domains interacting in phospholipid Langmuir films studied by atomic force microscopy and PM-IRRAS.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Structure and mechanism of action of a de novo antimicrobial detergent-like peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Legardinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Chièze</w:t>
+                <w:t xml:space="preserve">Emilie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Qin</w:t>
+                <w:t xml:space="preserve">Liza Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1798 (8), pp.1503-1511. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 1808 (1), pp.106-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.04.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00492227v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant coupling into hybrid 3D micro-resonator devices on organic/biomolecular film/glass photonic structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
+                <w:t xml:space="preserve">Specific anchoring modes of two distinct dystrophin rod sub-domains interacting in phospholipid Langmuir films studied by atomic force microscopy and PM-IRRAS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Potel</w:t>
+                <w:t xml:space="preserve">Sébastien Legardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Barbé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Zyss</w:t>
+                <w:t xml:space="preserve">Y. Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 283 (1), pp.164-168. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1798 (8), pp.1503-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651996v1</w:t>
+                <w:t xml:space="preserve">hal-00492227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocolloids with emulsifying capacity. Part 3 - Adsorption and structural properties at the air-water surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant coupling into hybrid 3D micro-resonator devices on organic/biomolecular film/glass photonic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Castellani</w:t>
+                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Monique Axelos</w:t>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.07.009⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 283 (1), pp.164-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662924v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air/water interface study of cyclopentane-containing archaeal bipolar lipid analogues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benvegnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 163 (8), pp.794-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise functionalization of SiNx surfaces for covalent immobilization of antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrocolloids with emulsifying capacity. Part 3 - Adsorption and structural properties at the air-water surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
+                <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2-3), pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411116v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties and conformation of Nephila clavipes spider recombinant silk proteins at the air-water interface.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+                <w:t xml:space="preserve">Stepwise functionalization of SiNx surfaces for covalent immobilization of antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Mohammed-Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517, pp.6016-6022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662876v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and non-specific phagocytosis of ligand-grafted PLGA microspheres by macrophages.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Surface properties and conformation of Nephila clavipes spider recombinant silk proteins at the air-water interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rioux-Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Frisch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Primault</w:t>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2008.11.013⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (14), pp.8170-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la900475q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00662974v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and orientation of puroindolines into wheat galactolipid monolayers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bottier</w:t>
+                <w:t xml:space="preserve">Specific and non-specific phagocytosis of ligand-grafted PLGA microspheres by macrophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Brandhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Géan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Renault</w:t>
+                <w:t xml:space="preserve">Benoît Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Marion</w:t>
+                <w:t xml:space="preserve">Roselyne Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (19), pp.10901-9. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (4-5), pp.474-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la800697s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2008.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672056v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosvitin-calcium aggregation and organization at the air-water interface.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and orientation of puroindolines into wheat galactolipid monolayers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Belhomme</w:t>
+                <w:t xml:space="preserve">Julie Géan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. David-Briand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (19), pp.10901-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la800697s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2007.10.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729897v1</w:t>
+                <w:t xml:space="preserve">hal-00672056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosvitin-calcium aggregation and organization at the air-water interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Belhomme</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">E. David-Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">M. Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (1), pp.12-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2007.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00672156v1</w:t>
+                <w:t xml:space="preserve">hal-00729897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures and rheological properties of hen egg yolk low density lipoprotein layers spread at the air-water interface at pH 3 and 7.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosvitin-calcium aggregation and organization at the air-water interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Mackie</w:t>
+                <w:t xml:space="preserve">Corinne Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wilde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 57 (1), pp.124-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2007.01.017⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 63 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2007.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905795v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative behaviour of goat β and αs1-caseins at the air-water interface and in solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Structures and rheological properties of hen egg yolk low density lipoprotein layers spread at the air-water interface at pH 3 and 7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gunning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Hadaoui-Hammoutène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Alan Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Miranda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Perez</w:t>
+                <w:t xml:space="preserve">Peter Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (1), pp.124-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2007.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2006.10.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908061v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Desbat</w:t>
+                <w:t xml:space="preserve">Comparative behaviour of goat β and αs1-caseins at the air-water interface and in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Hadaoui-Hammoutène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pezolet</w:t>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.02.021⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (8), pp.1330-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2006.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185726v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure modification in hen egg yolk low density lipoproteins layers between 30 and 45 mN/m observed by AFM.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Wilde</w:t>
+                <w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Géan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pezolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1768 (6), pp.1526-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2006.10.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00908046v1</w:t>
+                <w:t xml:space="preserve">hal-00185726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between millimeter waves and artificial biological membrane: dependence on radiation parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">Structure modification in hen egg yolk low density lipoproteins layers between 30 and 45 mN/m observed by AFM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gunning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mackie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (2), pp.241-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2006.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094654v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization and Orientation of Amphiphilic Push−Pull Chromophores Deposited in Langmuir−Blodgett Monolayers Studied by Second Harmonic Generation and Atomic Force Microscopy</w:t>
+                <w:t xml:space="preserve">Interactions between millimeter waves and artificial biological membrane: dependence on radiation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leray</w:t>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leroy</w:t>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Grand</w:t>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Odin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Renault</w:t>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54-6, pp.2534-2542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206354v1</w:t>
+                <w:t xml:space="preserve">hal-00094654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of puroindoline in phospholipid monolayers spread at the air-liquid interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organization and Orientation of Amphiphilic Push−Pull Chromophores Deposited in Langmuir−Blodgett Monolayers Studied by Second Harmonic Generation and Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dubreil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vie</w:t>
+                <w:t xml:space="preserve">C. Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beaufils</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Renault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.8165-8171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0491706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672387v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Rheological Properties of Native and S-Ovalbumin Are Correlated with the Development of an Intermolecular β-Sheet Network at the Air−Water Interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Desbat</w:t>
+                <w:t xml:space="preserve">Aggregation of puroindoline in phospholipid monolayers spread at the air-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 85, pp.2650-2660</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02913795v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Surface Rheological Properties of Native and S-Ovalbumin Are Correlated with the Development of an Intermolecular β-Sheet Network at the Air−Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (18), pp.6887-6895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0257586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carbon sublimation using a solar furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laplaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 86 (1-3), pp.2295-2296. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0379-6779(97)81133-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (109)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (111)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-resonators for dynamic investigation of soft matter: From particle sedimentation to product stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Gastebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques d’URSI (Union Radio-Scientifique Internationnale) – JS25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, URSI-France, Jun 2025, Paris Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelled waters for swallowing disorders: from rheological, tribological and structural characterizations to sensory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Rennes Institute of chemical sciences (ISCR); The Rennes Institute of physics (IPR); INRAE Bretagne-Normandie, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelled waters for swallowing disorders: From rheological, tribological and structural characterizations to sensory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Khalid Lamnawar (INSA Lyon); Nadia El Kissi (CNRS / Grenoble); Thibaut Divoux (CNRS / ENS de Lyon), Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous lipids: disregarded co-passengers shaping the emulsifying and interfacial properties of pea and lupin protein ingredients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Vie</w:t>
+                <w:t xml:space="preserve">Dry liquids for cosmetics: understanding stabilization mechanisms using a rheological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Chonchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scholkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AOCS, Apr 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">The Annual European Rheology Conference (AERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661665v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On micro-resonators used for dynamic monitoring of stability and phase transitions intrinsic to colloids and gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
+                <w:t xml:space="preserve">Endogenous lipids: disregarded co-passengers shaping the emulsifying and interfacial properties of pea and lupin protein ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Gastebois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lebreton</w:t>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collexism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Trebeurden-Lannion, France</w:t>
+              <w:t xml:space="preserve">AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOCS, Apr 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570652v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic phospholipids for nucleic acid delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">On micro-resonators used for dynamic monitoring of stability and phase transitions intrinsic to colloids and gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Fall 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society, Aug 2024, Denver (Colorado), United States</w:t>
+              <w:t xml:space="preserve">Collexism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Trebeurden-Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096661v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelled waters for swallowing disorders: rheological, tribological and chemical characterizations related to sensory perception</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">Understanding liquid marble stabilization mechanisms at several scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Chonchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scholkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français de Rhéologie (GFR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUSTI Institut universitaire des systèmes thermiques industriels, CNRS; IBDM (Institut de Biologie du Développement de Marseille); IRPHE Marseille (Institut de recherche sur les phénomènes hors équilibre), UMR 7342; Mines Paris-PSL, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Solliciter LA Matière Molle (GdR SLAMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Le Croisic (Loire Atlantique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225543v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Milk Fat Globule and its membrane</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthetic phospholipids for nucleic acid delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Milk, Nutrition and Infant Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ACS Fall 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society, Aug 2024, Denver (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806169v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale approach of the foaming and emulsifying properties of Soybean co-products : comparisons and synergy with protein solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Gelled waters for swallowing disorders: rheological, tribological and chemical characterizations related to sensory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Surel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP food physics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IOP, Jan 2023, saclay, France</w:t>
+              <w:t xml:space="preserve">Groupe Français de Rhéologie (GFR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUSTI Institut universitaire des systèmes thermiques industriels, CNRS; IBDM (Institut de Biologie du Développement de Marseille); IRPHE Marseille (Institut de recherche sur les phénomènes hors équilibre), UMR 7342; Mines Paris-PSL, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938652v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de composés lipidiques pour le transport d’acides nucléiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Human Milk Fat Globule and its membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IBSAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Human Milk, Nutrition and Infant Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Européenne pour l'Enseignement de la Pédiatrie (AEEP), Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096709v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et développement d'une optoélectronique résonante pour le suivi dynamique en temps réel de substances biochimiques : réalisation de microstructures résonateurs sur organiques et silicium, applications aux mesures de viscosités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">A multi-scale approach of the foaming and emulsifying properties of Soybean co-products : comparisons and synergy with protein solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Ourvois-Maloisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Coulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée printemps nationale du Club MicroCapteurs Chimiques - CMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCR CNRS Rennes, Apr 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">IOP food physics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOP, Jan 2023, saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040192v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated photonic devices for sensing application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Conception de composés lipidiques pour le transport d’acides nucléiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SFP – SCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rennes (FRA), France</w:t>
+              <w:t xml:space="preserve">Colloque IBSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068083v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film formation kinetics of small rubber particles from Hevea latex in their hydrated state at the air-liquid interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche et développement d'une optoélectronique résonante pour le suivi dynamique en temps réel de substances biochimiques : réalisation de microstructures résonateurs sur organiques et silicium, applications aux mesures de viscosités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bottier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloid &amp; Interface Society (ECIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Naples (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Journée printemps nationale du Club MicroCapteurs Chimiques - CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCR CNRS Rennes, Apr 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209989v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial adsorption of gastrointestinal lipases onto heterogenous biomimetic vegetal membranes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Integrated photonic devices for sensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Journée Scientifique SFP – SCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rennes (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669349v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement interfacial des particules de latex d’Hevea brasiliensis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Film formation kinetics of small rubber particles from Hevea latex in their hydrated state at the air-liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bottier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluck Liengprayoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Biologie-Physique du Grand-Ouest 2022 (RBPGO9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">European Colloid &amp; Interface Society (ECIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210003v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactolipids from microalgae as a new source of omega 3 and naturally structured surfactants for human nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interfacial adsorption of gastrointestinal lipases onto heterogenous biomimetic vegetal membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International scientific workshop on oxidized lipids and fatty acids from marine sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBMM, Pôle Chimie Barlard Recherche, Jan 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806187v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnologies associating surface resonant light to probe the displacement of interfaces and the sedimentation of fragmented matter: towards blood viscosity measurements by resonant photonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement interfacial des particules de latex d’Hevea brasiliensis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP - Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Biologie-Physique du Grand-Ouest 2022 (RBPGO9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667522v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of milk polar lipids physico-chemical attributes and nutritional interest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Galactolipids from microalgae as a new source of omega 3 and naturally structured surfactants for human nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International ISSFAL Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSFAL, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">International scientific workshop on oxidized lipids and fatty acids from marine sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBMM, Pôle Chimie Barlard Recherche, Jan 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806194v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-sondes électromagnétiques résonantes pour le diagnostic et le suivi de la dynamique de transition de phase en physique: détection de processus de la matière molle et applications en agroalimentaire et en biologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Nanotechnologies associating surface resonant light to probe the displacement of interfaces and the sedimentation of fragmented matter: towards blood viscosity measurements by resonant photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Gastebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cormerais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les Journées de la Matière Condensée (JMC - 17ème)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes (en ligne), France</w:t>
+              <w:t xml:space="preserve">SFP - Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274092v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes Photoniques Résonantes pour le Diagnostic et le suivi Dynamiques de transitions de phases en physique : Processus de la matière molle en Agroalimentaire, cosmétique et Biologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+                <w:t xml:space="preserve">An overview of milk polar lipids physico-chemical attributes and nutritional interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2021 (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2021, Dijon, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">14. International ISSFAL Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSFAL, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249143v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of gastric lipase adsorption into mixed galactolipid-DPPC films by the addition of phytosterols</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Nano-sondes électromagnétiques résonantes pour le diagnostic et le suivi de la dynamique de transition de phase en physique: détection de processus de la matière molle et applications en agroalimentaire et en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. GERLI Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">les Journées de la Matière Condensée (JMC - 17ème)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359744v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsions solely stabilized by soybean fibers : phase diagram and rheological studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Surel</w:t>
+                <w:t xml:space="preserve">Modulation of gastric lipase adsorption into mixed galactolipid-DPPC films by the addition of phytosterols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Rheology and Food structuring &amp; destructuring »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, nantes, France</w:t>
+              <w:t xml:space="preserve">16. GERLI Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194139v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of gastric lipase adsorption onto mixed galactolipid-DPPC films by the addition of phytosterols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Sondes Photoniques Résonantes pour le Diagnostic et le suivi Dynamiques de transitions de phases en physique : Processus de la matière molle en Agroalimentaire, cosmétique et Biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Fed Lipid 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Optique 2021 (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2021, Dijon, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384990v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme de tests et caractérisations de nano-sondes électromagnétiques résonantes pour le diagnostic dynamique en métrologie fine de processus de la matière molle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+                <w:t xml:space="preserve">Emulsions solely stabilized by soybean fibers : phase diagram and rheological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Ourvois-Maloisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">« Rheology and Food structuring &amp; destructuring »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790804v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plataformas Micro-Fotonicas Monitoreando Transiciones de Fase en Sistemas Biologicosy Alimentarios</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Modulation of gastric lipase adsorption onto mixed galactolipid-DPPC films by the addition of phytosterols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII encuentro Participacion de la Mujer en la Cienca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Guanajuato, México. pp.1-7</w:t>
+              <w:t xml:space="preserve">Euro Fed Lipid 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492533v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative and interfacial behavior of oil bodies from walnut</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barea</w:t>
+                <w:t xml:space="preserve">Plateforme de tests et caractérisations de nano-sondes électromagnétiques résonantes pour le diagnostic dynamique en métrologie fine de processus de la matière molle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CHEVREUL 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'étude des Lipides (SFEL), Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Nanomatériaux 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146890v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant probe light for various applications in soft matter and processes for biology, cosmetics, galenic pharmacology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Plataformas Micro-Fotonicas Monitoreando Transiciones de Fase en Sistemas Biologicosy Alimentarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigoberto Castro -Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Invitation) - International Symposium : 20 years of LPQM-IFR Alembert, ENS - Paris/Orsay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orsay-Paris, France</w:t>
+              <w:t xml:space="preserve">XVII encuentro Participacion de la Mujer en la Cienca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Guanajuato, México. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993147v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane filtration of organic molecules in water: from the compounds organisation to the process performances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Clavijo Rivera</w:t>
+                <w:t xml:space="preserve">Oxidative and interfacial behavior of oil bodies from walnut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées CHEVREUL 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'étude des Lipides (SFEL), Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344663v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés interfaciales de LDL/HDL, lien avec l’athérosclérose ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resonant probe light for various applications in soft matter and processes for biology, cosmetics, galenic pharmacology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Association tunisienne d’étude et de recherche sur l’athérosclérose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATERA, 2019, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">(Invitation) - International Symposium : 20 years of LPQM-IFR Alembert, ENS - Paris/Orsay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orsay-Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396361v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Behavior of LDL (Low density lipoproteins) and HDL (High density lioproteins): links with cardiovascular risk?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Propriétés interfaciales de LDL/HDL, lien avec l’athérosclérose ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERLI 15TH INTERNATIONAL LIPIDOMICS MEETING 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Journées Association tunisienne d’étude et de recherche sur l’athérosclérose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATERA, 2019, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417299v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative and interfacial behavior of native oil bodies from walnut</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barea</w:t>
+                <w:t xml:space="preserve">Interfacial Behavior of LDL (Low density lipoproteins) and HDL (High density lioproteins): links with cardiovascular risk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molka Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">GERLI 15TH INTERNATIONAL LIPIDOMICS MEETING 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356669v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label free Imaging of lipase activity on milk fat globules and model systems using DISCO beamline at Synchrotron SOLEIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+                <w:t xml:space="preserve">Membrane filtration of organic molecules in water: from the compounds organisation to the process performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Clavijo Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Workshop on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356671v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes optiques résonantes pour des applications en agroalimentaires, biologie et cosmétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNano (Journées Nanosciences)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité antimicrobienne du lysozyme natif/chauffé : de la bactérie aux systèmes modèles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Label free Imaging of lipase activity on milk fat globules and model systems using DISCO beamline at Synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique : Science des aliments et valorisation des bioproduits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417277v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les possibles détections et analyses de transitions de phases par sondes de lumière résonantes de substances actives en biologie, pharmacologie, agroalimentaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Oxidative and interfacial behavior of native oil bodies from walnut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique : Science des aliments et valorisation des bioproduits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">17. Euro Fed Lipid Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107967v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures photoniques résonantes pour des applications senseurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Activité antimicrobienne du lysozyme natif/chauffé : de la bactérie aux systèmes modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées IPR PhDay</w:t>
+              <w:t xml:space="preserve">Journée scientifique : Science des aliments et valorisation des bioproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115705v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of interfacial activity of low density proteins (LDL) and high density proteins (HDL) obtained from normal and hypercholesterolemic patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sur les possibles détections et analyses de transitions de phases par sondes de lumière résonantes de substances actives en biologie, pharmacologie, agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Soltani</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur Fed Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Journée scientifique : Science des aliments et valorisation des bioproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396355v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following the mechanisms of a single water droplet drying by means of photonic resonant structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Structures photoniques résonantes pour des applications senseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Octave Pin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe - EQEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Journées IPR PhDay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993145v2</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de transition de phase de lipides membranaires par l'utilisation de microrésonateurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Comparison of interfacial activity of low density proteins (LDL) and high density proteins (HDL) obtained from normal and hypercholesterolemic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molka Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Eur Fed Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714360v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom sur les interfaces fluides</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Following the mechanisms of a single water droplet drying by means of photonic resonant structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée CORINT Institut des Sciences Chimique de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">CLEO Europe - EQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417454v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Détection de transition de phase de lipides membranaires par l'utilisation de microrésonateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t>
+              <w:t xml:space="preserve">Congrès des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356667v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Sensors and NanoPhotonics for Soft-matter Processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoom sur les interfaces fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Electronic and Photonics Symposium, MEP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France. pp.58-59</w:t>
+              <w:t xml:space="preserve">journée CORINT Institut des Sciences Chimique de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817555v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645849v3</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions de phase lipidique fluide/gel : l'apport des microrésonateurs optiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Integrated Sensors and NanoPhotonics for Soft-matter Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Castro-Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Biologie-Physique du Grand-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t>
+              <w:t xml:space="preserve">Molecular Electronic and Photonics Symposium, MEP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France. pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875602v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging lipase activity on milk fat globules using tryptophane autofluorescence and UV microscope at DISCO beamline</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+                <w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERLI, Biogenesis and Fats lipids droplets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, St Maximin, France</w:t>
+              <w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396347v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645849v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air/liquid interface: relevance of Langmuir film as biological membrane model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
+                <w:t xml:space="preserve">Transitions de phase lipidique fluide/gel : l'apport des microrésonateurs optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Biologie-Physique du Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396357v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Imaging lipase activity on milk fat globules using tryptophane autofluorescence and UV microscope at DISCO beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">GERLI, Biogenesis and Fats lipids droplets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, St Maximin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644092v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules using synchrotron SOLEIL DISCO beamline</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air/liquid interface: relevance of Langmuir film as biological membrane model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737487v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t>
+              <w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527933v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules using synchrotron SOLEIL DISCO beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496828v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t>
+              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665436v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myopathie de Duchenne/Becker : Apport de la microscopie à force atomique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème congrès de l’Association Française d’Histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396359v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité antimicrobienne du lysozyme: De la bactérie à la molécule</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métaséminaire INRA département SEPIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396360v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial behavior of milk polar lipids and their influence on gastric lipase adsorption: a natural effective delivery system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myopathie de Duchenne/Becker : Apport de la microscopie à force atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">30ème congrès de l’Association Française d’Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743140v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un montage pour caractériser l'adsorption de biomolécules aux interfaces fluides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Activité antimicrobienne du lysozyme: De la bactérie à la molécule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">c2i- 7ème Colloque Interdisciplinaire en Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Métaséminaire INRA département SEPIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455498v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Interfacial behavior of milk polar lipids and their influence on gastric lipase adsorption: a natural effective delivery system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Mahdoueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">107. AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Salt Lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350110v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] BioMolécules aux interfaces fluides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Un montage pour caractériser l'adsorption de biomolécules aux interfaces fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de recherche en biophysique et RMN des solides Département de chimie, Université Laval, Quebec, CANADA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">c2i- 7ème Colloque Interdisciplinaire en Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394311v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Pluchon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2469-410X.C1.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337285v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’interaction de l’ovotransferrine avec une monocouche de lipopolysaccharides d’E.coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">[Invited Seminar] BioMolécules aux interfaces fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Biologie Physique du Grand Ouest (RBPGO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Groupe de recherche en biophysique et RMN des solides Département de chimie, Université Laval, Quebec, CANADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417397v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited Seminar] Comportement et Caractérisation de BioMolécules aux Interfaces Fluides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youcef Menacer</w:t>
+                <w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de Physiologie et Génomique des Poissons (LPGP), INRA Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400363v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the central domain of the Human dystrophin in sarcolemma scaffolding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l’interaction de l’ovotransferrine avec une monocouche de lipopolysaccharides d’E.coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3070 Physique de la cellule au tissu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cesson-Sévigné, France</w:t>
+              <w:t xml:space="preserve">Rencontre Biologie Physique du Grand Ouest (RBPGO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396329v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of adsorption of gastric lipase in model membranes of milk fat globules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">[Invited Seminar] Comportement et Caractérisation de BioMolécules aux Interfaces Fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Laboratoire de Physiologie et Génomique des Poissons (LPGP), INRA Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209882v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes intégrées résonantes de lumière : Micro-résonateurs sur polymères couplés aux technologies et procédés issus de la chimie, des plasmas, de la micro-fluidique et de la biophysique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Panizza</w:t>
+                <w:t xml:space="preserve">Role of the central domain of the Human dystrophin in sarcolemma scaffolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.62-63</w:t>
+              <w:t xml:space="preserve">GDR 3070 Physique de la cellule au tissu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cesson-Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140612v2</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human dystrophin fragments interact with membrane models: role of the central domain on sarcolemma scaffolding and mechanical involvement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joe Sarkis</w:t>
+                <w:t xml:space="preserve">Mechanism of adsorption of gastric lipase in model membranes of milk fat globules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
+                <w:t xml:space="preserve">Jean-François Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">from Membranes to Pathologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, St Jean Cap Ferrat, France</w:t>
+              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138313v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">Sondes intégrées résonantes de lumière : Micro-résonateurs sur polymères couplés aux technologies et procédés issus de la chimie, des plasmas, de la micro-fluidique et de la biophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMicroWold 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, madrid, Spain</w:t>
+              <w:t xml:space="preserve">Optique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138317v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pristine spider silk fibers as waveguiding microstructure in free space and in an integrated photonic chip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Lefevre</w:t>
+                <w:t xml:space="preserve">Human dystrophin fragments interact with membrane models: role of the central domain on sarcolemma scaffolding and mechanical involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-IQEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">from Membranes to Pathologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, St Jean Cap Ferrat, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906181v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical propagation and integration of pristine silkworm fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pezolet</w:t>
+                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers In Optics - FIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rochester (N.Y.), United States</w:t>
+              <w:t xml:space="preserve">BioMicroWold 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935623v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Packing Sensitivity of Exchangeable Apolipoproteins apoA-I and apoA-II</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Pristine spider silk fibers as waveguiding microstructure in free space and in an integrated photonic chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Desbat</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à sondes locales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO/Europe-IQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2013.6800954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936083v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemical effects within archaeal glycolipid self-assembling: Langmuir films, SAXS and CryoTEM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Optical propagation and integration of pristine silkworm fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pezolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organized Molecular Films 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Frontiers In Optics - FIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rochester (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138324v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+                <w:t xml:space="preserve">Lipid Packing Sensitivity of Exchangeable Apolipoproteins apoA-I and apoA-II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">V. M. Bolanos-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Desfougères</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">B. Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLYMERIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936057v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un contrôle des propriétés macroscopiques des milieux dispersés par les propriétés associatives des protéines alimentaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Stereochemical effects within archaeal glycolipid self-assembling: Langmuir films, SAXS and CryoTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Desfougeres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Jacquemet Alicia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Organized Molecular Films 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209700v1</w:t>
+                <w:t xml:space="preserve">hal-01138324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica nano-waveguides and networks connections based on a fluidic approach and stretches on segmented organics preformed for sub-wavelength photonics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies - J3N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">POLYMERIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704404v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the interaction and organization of Human Dystrophin repeats 11-15 subdomain with Membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joe Sarkis</w:t>
+                <w:t xml:space="preserve">Vers un contrôle des propriétés macroscopiques des milieux dispersés par les propriétés associatives des protéines alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Hubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Robert</w:t>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cheron</w:t>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703728v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies at the liquid-air interface: a powerful toolbox to study interactions between biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Modulation of the interaction and organization of Human Dystrophin repeats 11-15 subdomain with Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">J.-F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Budapest (HO), France. pp.56-56</w:t>
+              <w:t xml:space="preserve">, 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729401v1</w:t>
+                <w:t xml:space="preserve">hal-00703728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Dystrophin Rod 11-15 Sub-Domain: A Membrane Interacting Zone Modulated by Lipid Packing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Silica nano-waveguides and networks connections based on a fluidic approach and stretches on segmented organics preformed for sub-wavelength photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Annual meeting of biophysical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies - J3N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703186v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of cysteine-modified ovalbumin at the air-water interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Studies at the liquid-air interface: a powerful toolbox to study interactions between biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOOD COLLOÏDS 13 th biennial conference on food colloïds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest (HO), France. pp.56-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454293v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+                <w:t xml:space="preserve">Human Dystrophin Rod 11-15 Sub-Domain: A Membrane Interacting Zone Modulated by Lipid Packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th Annual meeting of biophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Baltimore, United States. Supplement 1, p. 508a, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.2972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623525v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and organizations of Dystrophin Rod 11-15 subdomain with lipids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rheological properties of cysteine-modified ovalbumin at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmane Bouchebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2010 de Microscopies a sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Mittelwhir, France</w:t>
+              <w:t xml:space="preserve">FOOD COLLOÏDS 13 th biennial conference on food colloïds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919582v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de nanostructures organiques par AFM pour la photonique intégrée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Microscopie Champ Proche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652353v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions and organizations of Dystrophin Rod 11-15 subdomain with lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland. 11 p</w:t>
+              <w:t xml:space="preserve">Forum 2010 de Microscopies a sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mittelwhir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730023v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Réalisation de nanostructures organiques par AFM pour la photonique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de la Microscopie Champ Proche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652854v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial behavior of the sub-domain R11-15 of dystrophin rod domain under lipid monolayer by ellipsometry and atomic force microscopy.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pézennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Biophysics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457817v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de deux domaines de la dystrophine à l'interface lipide/liquide étudié par AFM et PM-IRRAS.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Qin</w:t>
+                <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres de Biologie-Physique du Grand Ouest (RBPGO4), Ile de Berder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Inconnu, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816554v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+                <w:t xml:space="preserve">Comportement de deux domaines de la dystrophine à l'interface lipide/liquide étudié par AFM et PM-IRRAS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Potel</w:t>
+                <w:t xml:space="preserve">Sébastien Legardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chieze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4èmes Rencontres de Biologie-Physique du Grand Ouest (RBPGO4), Ile de Berder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Inconnu, pp.Inconnu</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652459v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial behavior of the sub-domain R11-15 of dystrophin rod domain under lipid monolayer by ellipsometry and atomic force microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosystem Engineering and Biophotonics (NEBO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cachan, France</w:t>
+              <w:t xml:space="preserve">7th European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652443v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement interfacial du sous-domaine R11-15 de la dystrophine par ellipsométrie et microscopie àforce atomique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres Biologie Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Ile de Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mécanisme d'action d'un peptide antimicrobien de novo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Vié</w:t>
+                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion jointes des groupes thématique "Magnétisme Nucléaire et Biologie" et "Biologie Structurale des Protéines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457800v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Hamel</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t>
+              <w:t xml:space="preserve">Nanosystem Engineering and Biophotonics (NEBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652383v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de deux domaines de la dystrophine à l'interface lipide/liquide étudié par AFMet PM-IRRAS.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Qin</w:t>
+                <w:t xml:space="preserve">Etude du mécanisme d'action d'un peptide antimicrobien de novo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ile de Berder, France</w:t>
+              <w:t xml:space="preserve">Réunion jointes des groupes thématique "Magnétisme Nucléaire et Biologie" et "Biologie Structurale des Protéines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457929v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement interfacial du lysozyme après traitement thermique à sec</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pézennec</w:t>
+                <w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ile de Berder (FR), France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729978v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides antimicrobiens : caractérisation et amélioration de l'activité RBPGO4.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Duval</w:t>
+                <w:t xml:space="preserve">Comportement de deux domaines de la dystrophine à l'interface lipide/liquide étudié par AFMet PM-IRRAS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chieze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 èmes Rencontres de Biologie-Physique du Grand Ouest</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres Biologie Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Ile de Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457791v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Comportement interfacial du lysozyme après traitement thermique à sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">4e Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ile de Berder (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429000v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'adsorption de l'apolipoprotéine A1 à l'interface liquide-lipide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
+                <w:t xml:space="preserve">Peptides antimicrobiens : caractérisation et amélioration de l'activité RBPGO4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Collen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etude des Intéractions Molécules-Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">4 èmes Rencontres de Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ile de Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716262v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un biocapteur pour la détection de protéines : Fonctionnalisation et caractérisation d'une surface de nitrure de silicium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Le Bihan</w:t>
+                <w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439488v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+                <w:t xml:space="preserve">Etude de l'adsorption de l'apolipoprotéine A1 à l'interface liquide-lipide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chièze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Invité à la Journée du 10 ans du Laboratoire de Photonique Quantique et Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Cachan, France</w:t>
+              <w:t xml:space="preserve">Groupe d'Etude des Intéractions Molécules-Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652878v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipids are new partners of dystrophin: modularity of the rod domain repeat binding to lipids.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+                <w:t xml:space="preserve">Mise au point d'un biocapteur pour la détection de protéines : Fonctionnalisation et caractérisation d'une surface de nitrure de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauphas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Membrane Skeleton. Recent Advances and Future Research Directions.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Zakopane, Poland</w:t>
+              <w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323577v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological effects of millimeter waves: artificial models of biomembranes, in vitro studies, and dosimetry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Californian Institute of Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">Séminaire Invité à la Journée du 10 ans du Laboratoire de Photonique Quantique et Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438697v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés interfaciales des apolipoprotéines Apo A-I, Apo A-II, Apo C-I, Apo C-II, Apo C-III: points communs et spécificités</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
+                <w:t xml:space="preserve">Phospholipids are new partners of dystrophin: modularity of the rod domain repeat binding to lipids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Batz-sur-mer, France</w:t>
+              <w:t xml:space="preserve">12. Membrane Skeleton. Recent Advances and Future Research Directions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909239v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des interactions entre la membrane, les dystrophines (normales/mutées) et le réseau d'actine. Conséquences de leur organisation sur les propriétés viscoélastiques de la membrane.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+                <w:t xml:space="preserve">Biological effects of millimeter waves: artificial models of biomembranes, in vitro studies, and dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Ziskin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées aux interfaces Chimie- Biologie - Biophysique (ChimBIOPhys), Rennes, 11 et 12 décembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">Californian Institute of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207931v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions de deux domains de la dystrophine avec les lipids en films de Langmuir.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Propriétés interfaciales des apolipoprotéines Apo A-I, Apo A-II, Apo C-I, Apo C-II, Apo C-III: points communs et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chièze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Batz / Mer, France</w:t>
+              <w:t xml:space="preserve">Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Batz-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457916v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical modifications in structural state of artificial membranes under millimetre wave exposure at 60GHz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thouroude</w:t>
+                <w:t xml:space="preserve">Détermination des interactions entre la membrane, les dystrophines (normales/mutées) et le réseau d'actine. Conséquences de leur organisation sur les propriétés viscoélastiques de la membrane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEMS (Bioelectromagnetics) 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">1ères Journées aux interfaces Chimie- Biologie - Biophysique (ChimBIOPhys), Rennes, 11 et 12 décembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094712v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do millimeter waves alter biomembranes non-thermally?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Interactions de deux domains de la dystrophine avec les lipids en films de Langmuir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Orlov</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conf. on Antenna and Propagation, EuCAP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Batz / Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095059v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats récents sur l'exposition à 60 GHz : cas des membranes biologiques artificielles et de l'expression génétique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Thouroude</w:t>
+                <w:t xml:space="preserve">Biophysical modifications in structural state of artificial membranes under millimetre wave exposure at 60GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Michel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion générale sur les interférences d'ondes: GT6- Compatibilité électromagnétique. Besançon, France. Novembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">BEMS (Bioelectromagnetics) 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112893v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets non-thermiques du rayonnement millimétrique sur les membranes biologiques artificielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Do millimeter waves alter biomembranes non-thermally?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Conf. on Antenna and Propagation, EuCAP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778753v1</w:t>
+                <w:t xml:space="preserve">hal-00095059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of dystrophin fragments in Langmuir films</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets non-thermiques du rayonnement millimétrique sur les membranes biologiques artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Society of Cell Biology: Lipid Functions in Membrane Dynamics, Paris, 7-8 Novembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105075v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of low-power millimeter wave radiation pattern on model biological membranes: data of AFM and Langmui-Blodgett technique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Résultats récents sur l'exposition à 60 GHz : cas des membranes biologiques artificielles et de l'expression génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Schol of Bioelectromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Erice, Italy</w:t>
+              <w:t xml:space="preserve">Réunion générale sur les interférences d'ondes: GT6- Compatibilité électromagnétique. Besançon, France. Novembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010040v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions bioélectromagnétiques entre les ondes millimétriques et les membranes biologiques artificielles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation of dystrophin fragments in Langmuir films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.363-368</w:t>
+              <w:t xml:space="preserve">French Society of Cell Biology: Lipid Functions in Membrane Dynamics, Paris, 7-8 Novembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000724v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between millimeter waves and artificial biological membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Effect of low-power millimeter wave radiation pattern on model biological membranes: data of AFM and Langmui-Blodgett technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 th International Symposium on Antenna Technology and Applied ElectroMagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.148-150</w:t>
+              <w:t xml:space="preserve">International Schol of Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777269v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interactions bioélectromagnétiques entre les ondes millimétriques et les membranes biologiques artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.363-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between millimeter waves and artificial biological membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 th International Symposium on Antenna Technology and Applied ElectroMagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.148-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactions bioélectromagnétiques entre les ondes millimétriques et membranes biologiques artificielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC, 3ème édition, MajecSTIC'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (53)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of lipidic compounds for nucleic acid delivery - Physico-chemical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The competition between endogeneous phospholipids and proteins from pea protein ingredients rules their interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The competition between endogeneous phospholipids and proteins from pea protein ingredients rules their interfacial propoerties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial adsorption and lipolysis behavior of gPLRP2 onto natural lipid membrane extracts from microalgae Chlorella vulgaris, walnuts, and almonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Subileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Chonchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerisation kinetics of rubber particles from Hevea latex at the air-water interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale S3M (JED S3M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelled waters for elderly persons: rheological characterization and sensorial analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Thibault</w:t>
+                <w:t xml:space="preserve">An overview on the liquid marbles technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Chonchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scholkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP food physics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">European Colloids &amp; Interface Society (ECIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938649v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic digestion of heterogeneous plant galactolipid assemblies by pancreatic lipase related-protein 2 (PLRP2)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Gelled waters for elderly persons: rheological characterization and sensorial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Chonchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">IOP food physics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953854v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de coproduits de soja : propriétés fonctionnelles et liens entre rhéologie interfaciale et volumique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Surel</w:t>
+                <w:t xml:space="preserve">Enzymatic digestion of heterogeneous plant galactolipid assemblies by pancreatic lipase related-protein 2 (PLRP2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Chonchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56eme congrès annuel du Groupe Francais de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758128v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of processing and fat content on the oxidative stability and interfacial behavior of tree nut oil-bodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Valorisation de coproduits de soja : propriétés fonctionnelles et liens entre rhéologie interfaciale et volumique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Ourvois-Maloisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Atlanta (GA), United States. AOCS, Journal of the American Oil Chemists' Society, 99, pp.120-121, 2022</w:t>
+              <w:t xml:space="preserve">56eme congrès annuel du Groupe Francais de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884632v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring plant biodiversity to extract oil bodies for sustainable food applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effect of processing and fat content on the oxidative stability and interfacial behavior of tree nut oil-bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Atlanta, United States. </w:t>
+              <w:t xml:space="preserve">2022 AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Atlanta (GA), United States. AOCS, Journal of the American Oil Chemists' Society, 99, pp.120-121, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794044v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale approach of the foaming and emulsifying properties of Soybean co-products : comparisons and synergy with protein solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Surel</w:t>
+                <w:t xml:space="preserve">Exploring plant biodiversity to extract oil bodies for sustainable food applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter - 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">2022 AOCS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Atlanta, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758134v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eaux gélifiées pour personnes âgées: liens entre propriétés rhéologiques et perception sensorielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">A multi-scale approach of the foaming and emulsifying properties of Soybean co-products : comparisons and synergy with protein solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Ourvois-Maloisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronan Thibault</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56eme congrès annuel du Groupe Francais de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter - 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870793v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the mechanisms of gastrointestinal lipases adsorption onto heterogenous biomimetic vegetal membranes?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Eaux gélifiées pour personnes âgées: liens entre propriétés rhéologiques et perception sensorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Food Digestion ICFD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , pp.95</w:t>
+              <w:t xml:space="preserve">56eme congrès annuel du Groupe Francais de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669301v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability to oxidation and interfacial behavior at air-water interface of minimally-processed versus processed walnut oil-bodies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">What are the mechanisms of gastrointestinal lipases adsorption onto heterogenous biomimetic vegetal membranes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Lipid droplets and Oleosomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Strasbourg, France. Wageningen University and Research, 1 p., 2021</w:t>
+              <w:t xml:space="preserve">7. International Conference on Food Digestion ICFD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178918v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puiser dans la biodiversité des graines pour en extraire des oléosomes aux fonctionnalités contrastées et adaptées aux systèmes alimentaires durables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Stability to oxidation and interfacial behavior at air-water interface of minimally-processed versus processed walnut oil-bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chardot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRAINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t>
+              <w:t xml:space="preserve">International Conference Lipid droplets and Oleosomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Strasbourg, France. Wageningen University and Research, 1 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794042v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storming through plant biodiversity to extract oleosomes for sustainable food applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId590" w:history="1">
+                <w:t xml:space="preserve">Puiser dans la biodiversité des graines pour en extraire des oléosomes aux fonctionnalités contrastées et adaptées aux systèmes alimentaires durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. GERLI Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">Colloque GRAINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794041v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of processing and concentration on the oxidative stability and interfacial behavior of tree nuts oil bodies (OB)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Storming through plant biodiversity to extract oleosomes for sustainable food applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barea</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Fed Lipid 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, Germany</w:t>
+              <w:t xml:space="preserve">16. GERLI Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384882v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storming through plant biodiversity to extract oleosomes for sustainable food applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effects of processing and concentration on the oxidative stability and interfacial behavior of tree nuts oil bodies (OB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chardot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipid droplets and oleosomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">Euro Fed Lipid 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794043v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability to oxidation and interfacial behavior at the air-water interface of minimally-processed versus processed walnut oil-bodies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Storming through plant biodiversity to extract oleosomes for sustainable food applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schafer</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipid droplets &amp; Oleosomes - 2nd International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">Lipid droplets and oleosomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466652v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative and interfacial behavior of native oil bodies from walnut</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stability to oxidation and interfacial behavior at the air-water interface of minimally-processed versus processed walnut oil-bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barea</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Fed Lipid Seville 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Lipid droplets &amp; Oleosomes - 2nd International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315046v2</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of lysozyme: strong effects regarding antimicrobial activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Oxidative and interfacial behavior of native oil bodies from walnut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Egg Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
+              <w:t xml:space="preserve">Euro Fed Lipid Seville 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901488v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NanoPhotonics for Sensors Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dry heating of lysozyme: strong effects regarding antimicrobial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral School 3M (Matters, Molecules and Materials) Day : "Molecules and Materials for everyday use"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Egg Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835097v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of native and dry-heated ovotransferrin with E.coli lipopolysaccharide monolayer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">NanoPhotonics for Sensors Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO "Towards novel therapies: Emerging insights from structural and molecular biology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Groningen, Netherlands. 2017</w:t>
+              <w:t xml:space="preserve">Doctoral School 3M (Matters, Molecules and Materials) Day : "Molecules and Materials for everyday use"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417385v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep eutectic solvents as extraction media for polar bioactives from wheat bran</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of native and dry-heated ovotransferrin with E.coli lipopolysaccharide monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Campinas, Brazil. 2017</w:t>
+              <w:t xml:space="preserve">EMBO "Towards novel therapies: Emerging insights from structural and molecular biology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Groningen, Netherlands. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837489v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films de Langmuir: modèle membranaire des bactéries, analyse par microscopie à force atomique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep eutectic solvents as extraction media for polar bioactives from wheat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France. 2017</w:t>
+              <w:t xml:space="preserve">12 SLACA Symposium Latin American of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Campinas, Brazil. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417525v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of membranes composed of gel-phase or fluid-phase phospholipids probed by AFM on liposomes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Films de Langmuir: modèle membranaire des bactéries, analyse par microscopie à force atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM BioMed Conference Porto 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Porto, Portugal. , 2016</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303974v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of proteins against E. coli. Investigation using interfacial technics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of membranes composed of gel-phase or fluid-phase phospholipids probed by AFM on liposomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERLI LES LIPIDES DES MICROBES ET DE L'HOTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AFM BioMed Conference Porto 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Porto, Portugal. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417590v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial studies of four Lp(a) isoforms: relationship between stability and isoforms?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial activity of proteins against E. coli. Investigation using interfacial technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudia Scotti</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Oil Chemistry Society 107th Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">GERLI LES LIPIDES DES MICROBES ET DE L'HOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396340v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorptio</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+                <w:t xml:space="preserve">Interfacial studies of four Lp(a) isoforms: relationship between stability and isoforms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Santonastaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M. Bolanos-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
+              <w:t xml:space="preserve">American Oil Chemistry Society 107th Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269335v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorptio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Mahdoueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">3.International Conference on Food Structures, Digestion and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Wellington, New Zealand. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209880v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux acteurs de la digestion néonatale et leurs interactions : la lipase gastrique et le globule gras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Human and bovine milk membrane extracts interfacial behavior and their influence on gastric lipase adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Madhoueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Une journée les biomolécules aux interfaces fluide"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t>
+              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209765v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaines de sphingomyéline dans la membrane entourant les globules gras du lait - Apport de la microscopie AFM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Deux acteurs de la digestion néonatale et leurs interactions : la lipase gastrique et le globule gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Les biomolécules aux interfaces fluide"</w:t>
+              <w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Une journée les biomolécules aux interfaces fluide"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209759v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol affects the height and area of the lipid domains formed in the milk fat globule membrane, as revealed on Langmuir-Blodgett film monolayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId618" w:history="1">
+                <w:t xml:space="preserve">Domaines de sphingomyéline dans la membrane entourant les globules gras du lait - Apport de la microscopie AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Ramana Murthy Appala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
+              <w:t xml:space="preserve">Journée Scientifique IPR / INRA / IGDR / ENSCR " Les biomolécules aux interfaces fluide"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Rennes, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209862v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric lipase: interactions governing adsorption and distribution in model membranes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Cholesterol affects the height and area of the lipid domains formed in the milk fat globule membrane, as revealed on Langmuir-Blodgett film monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Ramana Murthy Appala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209792v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements interfaciaux d’extraits lipidiques membranaires humains et bovins et leur influence sur l’adsorption de la lipase gastrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Gastric lipase: interactions governing adsorption and distribution in model membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adebiotech : Les lipides du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Romainville, France. , 2015</w:t>
+              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269406v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions governing adsorption and distribution of gastric lipase in a complex lipid substrate: the milk fat globule</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comportements interfaciaux d’extraits lipidiques membranaires humains et bovins et leur influence sur l’adsorption de la lipase gastrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Mahdoueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
+              <w:t xml:space="preserve">Adebiotech : Les lipides du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Romainville, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209853v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior: a dynamic in vitro study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+                <w:t xml:space="preserve">Interactions governing adsorption and distribution of gastric lipase in a complex lipid substrate: the milk fat globule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bellanger</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">6.International Symposium on “Delivery of Functionality in Complex Food Systems: Physically inspired approaches from the nanoscale to the microscale”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209881v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of E. coli lipopolysaccharide monolayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Are infant formulas biomimetic of human milk digestive behavior: a dynamic in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Moustiés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
+              <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Florence, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209635v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk sphingomyelin domains in biomimetic membranes and the role of cholesterol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of E. coli lipopolysaccharide monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cedric Godefroy</w:t>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conférence SPM on SPM - Scanning Probe Microscopy for Soft and Polymeric Material</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Toronto, Canada. , 2014</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209714v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk sphingomyelin domains in biomimetic membranes and the role of cholesterol - investigation using AFM and force spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Milk sphingomyelin domains in biomimetic membranes and the role of cholesterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maohui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Milhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, le Mans, France. , 2014</w:t>
+              <w:t xml:space="preserve">International conférence SPM on SPM - Scanning Probe Microscopy for Soft and Polymeric Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toronto, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209638v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of [i]E. coli[/i] lipopolysaccharide monolayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Milk sphingomyelin domains in biomimetic membranes and the role of cholesterol - investigation using AFM and force spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maohui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Milhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides 2014, AMP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lorient, France. , 2014</w:t>
+              <w:t xml:space="preserve">6.Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, le Mans, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209634v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric lipase interacting with lipid membrane model: atomic force microscopy visualization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring the mechanisms of membrane insertion of native and dry-heated lysozyme: use of [i]E. coli[/i] lipopolysaccharide monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides 2014, AMP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lorient, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209728v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">Gastric lipase interacting with lipid membrane model: atomic force microscopy visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicroworld</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">12. Eurofed Lipid Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209489v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
+              <w:t xml:space="preserve">Biomicroworld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209519v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence by AFM-imaging of morphological differences between E. coli K12 cells treated with native and dry-heated lysozyme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Spa, Belgium. , 2013</w:t>
+              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209467v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Evidence by AFM-imaging of morphological differences between E. coli K12 cells treated with native and dry-heated lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 Colloque Molécules Ingédients Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Spa, Belgium. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807264v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement aux interfaces du lysozyme natif de blanc d'oeuf de poule en vue d'une étude comparée avec du lysozyme traité thermiquement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
+              <w:t xml:space="preserve">4 Colloque Molécules Ingédients Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454426v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies at the liquid-air interface : a powerful toolbox to study interactions between biomolecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Etude du comportement aux interfaces du lysozyme natif de blanc d'oeuf de poule en vue d'une étude comparée avec du lysozyme traité thermiquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. EBSA European Biophysics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. , European Biophysics Journal, 40 Issue 1 Supplement – August 2011, 263 p., 2011</w:t>
+              <w:t xml:space="preserve">5. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749794v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Studies at the liquid-air interface : a powerful toolbox to study interactions between biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
+              <w:t xml:space="preserve">8. EBSA European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. , European Biophysics Journal, 40 Issue 1 Supplement – August 2011, 263 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454420v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the interaction and organization of Human Dystrophin repeats 11-15 subdomain with Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Hubert,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. , European Biophysics Journal, 40 issue 1, 2011, European Biophysics Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of the actin binding domain 2 of dystrophin with lipid membrane is modulated by lipid packing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Chéron</w:t>
+                <w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFM myologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Lille, France. , 2011</w:t>
+              <w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807591v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement interfacial du lysosyme apres traitement thermique a sec</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Interaction of the actin binding domain 2 of dystrophin with lipid membrane is modulated by lipid packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
+              <w:t xml:space="preserve">AFM myologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lille, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454385v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comportement interfacial du lysosyme apres traitement thermique a sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turku, Finland. , 2009, World Poultry Science Association, Proceedings of the 19th European Symposium on Quality of Poultry Meat, 13th European Symposium on the Quality of Eggs and Egg Products, Turku, Finland, 21-25 June 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30416,426 +30921,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar Lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Dairy Foods Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-0367343132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myopathie de Duchenne/Becker : apport de la microscopie à force atomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ameziane-Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d’Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Gastric Lipase Adsorption Onto Phospholipid Monolayers by Surface Tensiometry, Ellipsometry, and Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bénarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gelb, Michael H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 583 (Chapter Eleven), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-278, 2017, Enzymology at the Membrane Interface: Interfacial Enzymology and Protein-Membrane Binding, 978-0-12-809419-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mie.2016.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30845,332 +31350,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Determining a Sedimentation or Creaming Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : U.S. Application Number: US20200363307A1 &amp; US011927518B2. 2024, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining a sedimentation or creaming rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: International n° PCT/EP2019/051103. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de détermination d'une vitesse de sédimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 18/00110. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31180,747 +31685,747 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion enzymatique des lipides membranaires végétaux chez l’Homme et intérêts en nutrition humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.revue-iaa.fr/magazines/digestion-enzymatique-des-lipides-membranaires-vegetaux-chez-lhomme-et-interets-en-nutrition-humaine/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophotonique : Sondes de lumières résonantes intégrées sur puce pour la détection d'espèces biologiques et le diagnostic dynamique en bio-métrologie des processus de la matière molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, https://spm.univ-rennes1.fr/biophotonique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonique Intégrée et Nano-matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement aux interfaces du lysozyme natif issu du blanc d'œuf de poule en vue d'une étude comparée avec du lysozyme traité thermiquement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of cysteine-modified Ovalbumin at the air-water interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId670"/>
+      <w:footerReference w:type="default" r:id="rId679"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32067,51 +32572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongchai Khaeduang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natedao Musigamart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834602v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouktar Nour Mahamoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137482" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3030910" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastebois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2023.100430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Chonchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.04.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672418" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2005532" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822328v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112933" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labouret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2617996" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588839" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schafer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129880" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Santonastaso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boria" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouraoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Ghanem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Burel-Deschamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02381j" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405538v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2564645" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Pin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liddell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab651d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iacopetta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900542" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796935v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00270" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900626" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durmort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00351" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088106v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00473d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Escadeillas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jehan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180170" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695488v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leb&#232;gue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Smida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flinois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2017.12.024" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311486" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ameziane-Le Hir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00290" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168335v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appala Venkata Ramana Murthy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.06.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2015.1133100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117005v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben Yaou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu537" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Zou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohui Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Godefroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501640y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.01.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Rocha" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Maniti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-250415" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Terme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquemet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2014.04.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9M5F9H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868467v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-12-418" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868500v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux-Dub&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401104m" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806086v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J Winder" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-208967" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.09.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939236v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Gupta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Broadhurst" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aer.2013.13007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732810v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chi&#232;ze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFH6N8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732807v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teboul" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Taveau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.06.020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZJ2GZ3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.243881" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.04.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6TMQ7B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586809v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.08.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC4C2FV2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492227v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.04.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662924v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castellani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.07.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDH63L1G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757459v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2010.09.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MBGBL1R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411116v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662876v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900475q" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662974v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Brandhonneur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevanne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frisch" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Primault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2008.11.013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFP7TWD4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672056v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800697s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KXDH3V14-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729897v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belhomme" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David-Briand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.10.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLTCGJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672156v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905795v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gunning" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.01.017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74NBNQG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908061v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Hadaoui-Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.10.014" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SBTV0G5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185726v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezolet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.02.021" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q483SH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908046v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.10.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFRDBTKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094654v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206354v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leray" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leroy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Grand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0491706" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TM2ZRL1J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672387v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaufils" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913795v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gauthier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0257586" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MQKXFPFR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063705v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laplaze" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(97)81133-2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PTNJG6M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225388v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225524v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661665v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570652v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096661v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225543v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938652v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Ourvois-Maloisel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096709v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040192v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068083v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209989v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669349v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210003v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806187v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667522v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806194v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359744v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194139v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384990v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790804v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492533v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro -Beltran" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146890v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993147v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396361v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Zoghlami" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417299v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Soltani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356669v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356671v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990008v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417277v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107967v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115705v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396355v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993145v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714360v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417454v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817555v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875602v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396347v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396357v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396359v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396360v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743140v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455498v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burgaud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394311v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Menacer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417397v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400363v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396329v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hubert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209882v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138313v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936083v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138324v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquemet Alicia" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704404v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duval" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703728v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hubert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheron" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729401v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vie" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703186v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.2972" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919582v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarkis" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652353v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457817v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816554v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chieze" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bihan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457933v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457800v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457929v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457791v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Collen" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716262v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439488v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323577v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438697v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ziskin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909239v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207931v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457916v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094712v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095059v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orlov" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112893v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhadobov" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouroude" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778753v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105075v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010040v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000724v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777269v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010061v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096756v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661908v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667993v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953913v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210051v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938649v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953854v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758128v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884632v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794044v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fabre" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758134v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870793v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669301v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carri&#232;re" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambeau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178918v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794042v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794041v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384882v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794043v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466652v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315046v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835097v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417385v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837489v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417525v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303974v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delorme" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417590v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396340v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Scotti" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269335v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desport" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209880v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Madhoueni" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209765v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209759v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Ramana Murthy Appala" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209862v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209792v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269406v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209853v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209881v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#233;s" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209714v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209638v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209728v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807264v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749794v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454401v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hubert," TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807591v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Legrand" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396319v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484629v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;narouche" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sams" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Point" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397893.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2016.09.039" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919438v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110467v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714336v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806176v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381327v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Conigliaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Delfino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2026.184526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongchai Khaeduang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natedao Musigamart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106622" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834602v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouktar Nour Mahamoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.114281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3030910" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastebois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2023.100430" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Chonchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2672418" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2005532" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822328v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112933" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labouret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2617996" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112646" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schafer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129880" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Santonastaso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouraoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Ghanem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Burel-Deschamps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02381j" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2564645" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Pin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liddell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab651d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sarkis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.00270" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina de Pascale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iacopetta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900542" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900626" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calvez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durmort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00351" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00473d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Escadeillas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jehan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180170" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695488v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leb&#232;gue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Smida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flinois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2017.12.024" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652850v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311486" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01366425v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ameziane-Le Hir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tascon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00290" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168335v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appala Venkata Ramana Murthy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.06.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249190v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2015.1133100" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ben Yaou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddu537" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Zou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohui Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Godefroy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501640y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965782v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.01.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987212v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Rocha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Maniti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-250415" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Terme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquemet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2014.04.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9M5F9H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868467v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-12-418" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868500v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux-Dub&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401104m" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806086v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve J Winder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-208967" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.09.010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939236v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Gupta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Broadhurst" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aer.2013.13007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732810v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chi&#232;ze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFH6N8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732807v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teboul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Taveau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.06.020" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZJ2GZ3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00712828v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.243881" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711936v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.04.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6TMQ7B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586809v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Mouret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.08.020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC4C2FV2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492227v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.04.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757459v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2010.09.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MBGBL1R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662924v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castellani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.07.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDH63L1G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411116v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauphas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Le Bihan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662876v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900475q" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662974v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Brandhonneur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevanne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frisch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Primault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2008.11.013" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFP7TWD4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672056v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800697s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KXDH3V14-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729897v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belhomme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David-Briand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.10.012" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLTCGJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672156v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905795v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gunning" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.01.017" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74NBNQG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908061v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Hadaoui-Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.10.014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SBTV0G5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185726v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezolet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.02.021" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q483SH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908046v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.10.027" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFRDBTKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094654v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leray" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leroy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Grand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0491706" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TM2ZRL1J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672387v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaufils" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913795v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gauthier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0257586" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MQKXFPFR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063705v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laplaze" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flamant" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(97)81133-2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PTNJG6M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902429v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225388v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Brunel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225524v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596389v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemiegre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661665v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570652v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebreton" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596390v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096661v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225543v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806169v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Robert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938652v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Ourvois-Maloisel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096709v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040192v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068083v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209989v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669349v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lambeau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210003v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806187v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667522v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806194v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359744v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194139v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384990v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790804v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492533v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro -Beltran" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146890v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993147v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396361v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Zoghlami" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417299v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Soltani" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344663v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mai" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clavijo Rivera" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990008v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356671v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356669v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417277v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107967v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115705v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396355v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993145v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714360v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417454v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817555v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875602v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396347v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396357v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396359v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396360v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743140v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira de Oliveira" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455498v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burgaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394311v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Menacer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417397v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400363v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396329v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hubert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209882v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138313v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936083v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138324v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquemet Alicia" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703728v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hubert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704404v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duval" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729401v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vie" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703186v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.2972" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919582v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarkis" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Rumeur" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652353v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816554v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chieze" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bihan" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457817v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457933v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457800v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duval" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457929v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457791v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Collen" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716262v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439488v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323577v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438697v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ziskin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909239v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinot" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207931v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457916v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094712v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095059v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orlov" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778753v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112893v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhadobov" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouroude" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105075v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010040v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000724v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777269v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010061v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096756v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661908v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667993v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953913v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210051v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596381v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938649v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953854v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758128v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884632v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794044v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fabre" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758134v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870793v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669301v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carri&#232;re" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambeau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178918v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794042v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794041v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384882v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794043v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466652v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315046v2" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835097v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417385v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837489v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417525v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303974v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delorme" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417590v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396340v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Scotti" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269335v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desport" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209880v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Madhoueni" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209765v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209759v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Ramana Murthy Appala" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209862v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209792v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269406v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209853v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209881v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mousti&#233;s" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellanger" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209714v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209638v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209728v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807264v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749794v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454401v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hubert," TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807591v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Legrand" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138295v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Dairy-Foods-Analysis/Toldra-Nollet/p/book/9780367343132" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396319v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484629v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;narouche" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sams" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Point" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397893.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2016.09.039" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919438v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110467v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714336v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806176v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381327v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>