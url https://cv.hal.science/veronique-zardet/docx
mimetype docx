--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -66,10249 +66,21928 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (70)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos des coordinateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitalité et prospérité durable des Très Petites et Moyennes entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Éditions, pp.13-16, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.petit.2025.01.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalité des TPE &amp; PME : mesure de leur performance socio-économique durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitalité et prospérité durable des Très Petites et Moyennes entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Éditions, pp.17-58, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.petit.2025.01.0017.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitalité et prospérité durable des Très Petites et Moyennes entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Éditions, pp.225-230, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.petit.2025.01.0225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion socio-économique : comment récupérer des ressources financières perdues en recyclant les coûts cachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommages en l'honneur du Professeur WADE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogues scientifiques entre Françoise Chevalier et l’ISEOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'humaniste passionnée par le terrain Hommage au Professeur Françoise Chevalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.98-105, 2024, 978-2-37687-815-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.kalik.2023.02.0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storytelling for Non-profits: How Do Socio-economic Interventions Recount the Organization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolly Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Worl Scientific Publishing Company. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business Storytelling of Socioeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-162, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811273537_fmatter⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualimetric intervention-research as an approach to studying organizational change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David B. Szabla; David Coghlan; William Pasmore; Jennifer Y. Kim. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Research Methods in Organizational Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.150-171, 2023, 9781800378520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800378520.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualimetric Storytelling&amp;quot;: Storytelling Techniques of Words and Numbers for Both Decision Making and Effective Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Savall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A World Scientific Encyclopedia of Business Storytelling. Set 1: Corporate and Business Strategies of Business Storytelling Volume 5: Business Storytelling of Socioeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 05, World Scientific, pp.57-72, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811273537_0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme peut et doit être socialement responsable sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, management et Société. Mélange en l’honneur du professeur Henri Zimnovitch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12989-9.p.0635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Jean-Jacques Rosé; Miguel Delattre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSE et Numérique : Une vision francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition EMS Management et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-12, 2022, Collection Gestion en liberté, 978-2-37687-527-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlar su crecimiento, mantener su rentabilidad y desarrollar su potencial humano. El desafío exitoso de una PYME agroindustrial en México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Sanchez-Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.350-359, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement des compétences managériales et performance durable des petites entreprises en profession libérale (Chapitre 20)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.294-305, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « numérisation apprivoisée » au service de l’évolution de la méthode socio-économique (Chapitre 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.106-116, 2021, 978-2-37687-470-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consolider la recherche-intervention par des dispositifs de communication et de diffusion. Les colloques annuels et la revue Recherches en Sciences de Gestion (chapitre 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Henri Savall;; Véronique Zardet (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-138, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse actuelle de la théorie et du management socio-économiques (Chapitre 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Henri Savall;; Véronique Zardet (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-96, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stages de formation professionnelle. Un dispositif scientifique et pédagogique complémentaire de la recherche-intervention (Chapitre 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karile Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS - Management &amp; Société, pp.117-128, 2021, Col. Management socio-économique et recherche-intervention,, 978-2-37687-470-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme socialement responsable, environnement pertinent du management socio-économique (Chapitre 113)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Henri Savall;; Véronique Zardet (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1206-1216, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.1206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction vitale de vente et raison d'être des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation commerciale : tous vendeurs dans les organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Potential at the Core of Socio-Economic Theory (SEAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decoding the Socio-Economic Approach to Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-1-68123-251-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementar una estrategia de responsabilidad social sustentable y soportable: enfoque práctico según la teoría socioeconómica de las empresas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilidad Social Empresarial de las Pymes del estado de Guanajuato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-607-32-3740-6-90000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le portage de la RSE par les acteurs internes : le réveil nécessaire de la sensibilité économique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La comptabilité en action </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09140-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Intervention-Research a Research Methodology or Scientific-based Consulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decoding The Socio-Economic Approach to Management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-1-68123-251-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un obstacle à la modernisation des services publics : le virus TFW (taylorisme- fayolisme- weberisme). cas d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes publiques : expériences et enseignements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-343-07974-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Organizational Agility Through Socio-Economic Management Consulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Conbere John, Savall Henri, Heorhiadi Alla (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decoding The Socio-Economic Approach to Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IAP - Information Age Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-183, 2016, Research in Management Consulting, 978-1-68123-251-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE CHALLENGE OF A MEXICAN SME: Mastering Growth and Preparing the Business Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Rasolofoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research in Management Consulting, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUBLIC SERVICE MODERNIZATION AND SOCIO-ECONOMIC PERFORMANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Research in Management Consulting</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflecting on Conventional Wisdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architectes : l’art et la règle, quelle cohabitation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamique normative : Arbitrer et négocier la place de la norme dans l’organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 10, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilidad social empresarial, vinculo entre el individuo, la organización y la sociedad: Nuevo enunciado de la teoría socioecónomica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desarrollo organizacional y sustentabilidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-607-8359-56-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recyclage des coûts cachés en création de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire l'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tétranormalisation : redonner une place centrale à l'homme et son jugement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse critique de l'expertise et des normes : théorie et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussir la mutation de l'entreprise grâce à un développement endogène, fondé sur la création de valeur ajoutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ennajem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise revisitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Médiations comptables et stratégiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetranormalization, Disruption of Markets and Strategic Steering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organizational Change and Global Standardization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflecting on SEAM in the 21st Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche qualimétrique du contrôle de gestion : autocontrôle et pilotage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sytèmes de gestion entre simplification et complexification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professional Architects: Normative dispossession of an art trade is not inevitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organizational Change and Global Standardization: Solution to Standards and Norms - Overwhelming Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 11, Routlelge, pp.9, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement stratégique aux prises avec la Tétranormalisation : un risque d'absentionnisme entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamique normative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 14, pp.11, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des risques psychosociaux au travail. Un impératif… à démystifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les risques psychosociaux en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 103, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des risques psychosociaux au travail. Un impérative...à démystifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connexions ; Les risques psychosociaux en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 103, 2015, Les risques psychosociaux en questions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOCIO-ECONOMIC APPROACH TO MANAGEMENT WITHIN MEXICAN PUBLIC ORGANIZATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Arceo Alonzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Fernández Rubalcaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facilitating the Socio-Economic Approach to Management - Results of the first SEAM Conference in North America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAP Age Publishing (USA), pp.28, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtriser les coûts et les performances cachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance et contrôle au quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.34, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement du potentiel humain et création de valeur économique dans l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir dans un nouveau monde : le développement et les coûts de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iseor éditeur, pp.6, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una propuesta metodologica de intervencion organizacional para les pequenas y medianas empresas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Martinez Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Griselda Martinez Vazquez (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El management socioeconomic en pymes del sector de metalmecanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Politécnica de San Luís Potosí, pp.25-68, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audit socio-économique et performance durable des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de l'audit social et de la responsabilité sociétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.7, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coûts-performances cachés et gestion des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.8, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer la force et la réussite stratégique de l'entreprise par une démarche socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Robert Paturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUP, pp.12, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Evolutive and Interactive Actor Polygon in the Theater of Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stoytelling and the Future of Organizations An Antenarrative Handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.17, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possible Contributions of Qualimetrics Intervention-Research Metodology to Action Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Action Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rainer Hampp Verlag, pp.29, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The &amp;quot;Evolutive&amp;quot; and Interactive Actor Polygon in the Theatre of Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storytelling and the Future of Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Boje, pp.16, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de la coopération interprofessionnelle à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Gestion et d'Économie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journal d'Économie Médicale, pp.17, 2011, Vol. 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de la théorie socio-économique des organisations à la poursuite et valorisation de l'oeuvre de François Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et travail chez François Perroux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.20, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche socio-économique de la prospective des métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management et Métier : visions d'experts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Quarto - EMS, pp.12, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RSE et développement durable, fondements de la théorie socio-économique des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSE, entre globalisation et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Boeck, pp.30, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desempeño global durable de las organizaciones ? sincronizar lo económico y lo social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Administracion y Organizaciones - UAM Xochímílco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UAM Xochímílco, pp.12, 2010, N°22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rewiew of two Major Global and Internationl Approaches to Organizational Change : SEAM and appreciative Inquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organization Development Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ODJ, pp.8, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensification actuelle de la tétranormalisation : risques et bonnes pratiques émergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes : origines et conséquences des crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.12, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes de la Norme en matière de Responsabilité Sociale et Environnementale d'Entreprise, en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M.Boje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Pesqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétranormalisation : la Normalisation dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Economica, pp.103-110, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00743007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise face aux normes et à la tétranormalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et responsabilité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.12, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le non dit dans la théorie socio-économique des organisations : situation de management et pièces de théâtres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantasmes, Mythes, Non-dits et quiproquo - Analyse de discours et organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmathan, pp.18, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GLOBAL IT gestion socio-économique des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de la GRH dans les pays francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.8, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythes et réalités de la contractualisation de l'action publique : les cas de contrats de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux défis du manager public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.8, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie socio-économique des organisations et tétranormalisation : perpétuer l'oeuvre de François Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Hommes et le management : des réponses à la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.20, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emergence of Implicit Criteria Actually Utilized by Reviewers of Qualitive Research Articles : case of a European Journal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Organizational Research Methods - AOM (États-Unis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Organizational Research Methods - AOM (États-Unis), pp.42, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission de PME familiales - Résultats de recherches-interventions qualimétriques dans les PME européennes et mexicaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRH PME, Transmission - de nouvelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.13, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partenariat public-privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment vivre ensemble : conditions économiques de la démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iseor éditeur, pp.20, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TÉTRANORMALISATION ET NOUVELLES RÈGLES DU JEU : CONTRIBUTION DE LA THÉORIE SOCIO-ÉCONOMIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment vivre ensemble : conditions démocratiques de la démocratie (Association Amis de F. Perroux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR Editeur, pp.52, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing sustainable global performance in small- to medium- sized industrial firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-Economic Intervention in organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfoque endógeno: ¿ Hacia una responsabilidad social de la empresa, sustentable y soportable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desempeño organizacional retos y enfoques contemporáneos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la dépendance des acteurs à l'égard des dysfonctionnements chroniques au sein de leur organisation. Résultats de processus de métamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychanalyse, management et dépendances au sein des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.8, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision managériale multidimensionnelle comme fondement des sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La décision managériale aujourd'hui : Mélanges en l'honneur de Jacques Lebraty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Nice, pp.25, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (59)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau du contrôle de gestion. Méthode des coûts performances cachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS éditions, 2025, 978-2-38630-296-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-Economic Approach to Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, pp.165, 2024, 978-3031438745; 3031438744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43875-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tratado de gestión socioeconómica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAC GRAW HILL EDUCATION, 1, pp.1304, 2023, ISBN13 9788448641177 ISBN10 8448641175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-Economic Approach to Management Treatise: Theory and Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INFORMATION AGE PUBLISHING</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1300, 2023, ISBN: 979-8-88730-262-1 (Paperback). 979-8-88730-263-8 (Hardcover). 979-8-88730-264-5 (E-Book)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Draetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.389, 2022, Gestion en liberté, 978-2-37687-527-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1312 p., 2021, Col. Management socio-économique et recherche-intervention, Henri Savall, 978-2-37687-470-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menaces et opportunités du télétravail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS management et société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Col. Management socio-économique et recherche-intervention, Henri Savall, 970-2-37687-525-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtriser les coûts et les performances cachés, 7e éd.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Col. Gestion, 978-2-71787-128-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tétranormalisation : profusion des normes et développement des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 420 p., 2020, Col. Management socio-économique et recherche-intervention, Henri Savall, 978-2-37687-411-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment travailler ensemble ? Défis de l'intergénération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Col. management socio-économique et recherche-intervention, Henri Savall, 978-2-37687-327-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation apprivoisée : au service de l'humain et de la performance durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 374 p., 2018, Col. Management socio-économique et recherche-intervention, 978-2-37687-206-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socially Responsible Capitalism and Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 2017, 978-1-138-28200-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation commerciale : tous vendeurs dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition EMS - Management &amp; Société, 2017, Col. Management socio-économique et recherche-intervention, 978-2-37687-078-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic Engineering of the Reed : reflections on socio-economic Strategy and Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Information Age Publishing, 2017, 9781681239514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises, Valeur(s) et Prospérité : le capitalisme socialement responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition Economica, 2016, 978-2917078518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme socialement responsable existe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">218 p., 2015, Col. Gestion en liberté, 978-2-84769-840-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtriser les Coûts et les Performances cachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 978-2-7178-6827-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique Normative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS, Management &amp; société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-84769-825-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becoming Agile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G Worley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Wiley &amp; Sons 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance et management, quelle coopération ? - [actes du 27ème Colloque de l'Institut de socio-économie des entreprises et des organisations]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, 2015, 9782717868333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire l'entreprise. Les fondements du management socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, pp.178, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dynamics and Challenges of Tetranormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IAP - États-Unis, pp.200, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises familiales : création, succession, gouvernance et management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.276, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussir en temps de crise , stratégies proactives des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.268, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Qualimetrics Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Research In Management Consulting, pp.387, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussir en temps de crise - Stratégies proactives des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.268, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management stratégique des professions libérales réglementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.283, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtriser les Coûts et les Performances Cachés 5e édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, Paris, pp.436, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management socio-économique - une approche innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.452, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingeniería estratégica Un enfoque Socioeconómico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Autónoma Metropolitana (México), pp.489, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernisation des services publics. Fécondité des partenariats publics-privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.286, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejorar los desempeños ocultos de las empresas a través de una gestión socioeconómica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ILO-BIT (Ginebra), pp.180, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejorar los desempeños ocultos de las empresas a través de una gestión socioeconómica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ILO-BIT (Ginebra), pp.180, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03484333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libérer les performances cachées des entreprises par un management socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ILO-BIT (Genève), pp.180, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mastering Hidden Costs and Socio-Economic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Information Age Publishing (IAP) USA, pp.345, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02097083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mastering Hidden Costs and Socio-Economic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Information Age Publishing (IAP) USA, pp.345, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Releasing the untapped potential of enterprises through socio-economic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ILO-BIT (Geneva), pp.180, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00780720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hôpital et les réseaux de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.262, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes de recherche innovantes pour créer des connaissances valides et opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISEOR, pp.1097, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00780723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management du développement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.248, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et performances des établissements sociaux : des défis surmontables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.240, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie stratégique du roseau (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.504, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tétranormalisation : défis et dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.195, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation stratégique des Chambres de Commerce et d'Industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.275, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en Sciences de Gestion : Approche Qualimétrique, observer l'objet complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.432, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en Sciences de Gestion : Approche Qualimétrique, observer l'objet complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.432, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01853397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Université citoyenne, progrès, modernisation, exemplarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.355, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management des entreprises culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.253, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche-intervention et création d'entreprises (accompagnement et évaluation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.354, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le notariat nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.263, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil aux entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.245, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PME-PMI : le métier de dirigeant et son rôle d'agent de changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.262, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certification, qualité et emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.262, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management innovant de l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.285, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Audit Social au Service du Management des Ressources Humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.295, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité du conseil et mutation du service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.282, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau contrôle de gestion. Méthode des coûts-performances cachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eyrolles, pp.399, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil et l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISEOR, pp.369, 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité intégrale de l'entreprise et professionnalisme des consultants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISEOR, pp.337, 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vitalité des TPE &amp; PME au bénéfice de l'insertion professionnelle des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demain les cahiers de l'Opco EP Vol.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.71-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le pharmacien peut-il prendre l’initiative pour coopérer avec les services cliniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Frachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EPISTEMOLOGIA DA GESTÃO O conhecimento do objecto complexo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (110)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalité des TPE &amp; PME : mesure de leur performance socio-économique durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25eme colloque et séminaire doctoral international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR; AOM-MCD, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling hidden costs and renewing management control. Results from 2,300 company cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Savall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIASM 13th conference on Performance Measurement and Management Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EADA Barcelona, Sep 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05487627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Henri Savall</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GESTIÓN SOCIO-ECONÓMICA Y EL FUTURO DE LAS ORGANIZACIONES PÚBLICAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVALUACIÓN DE LA GOBERNANZA Y EL VALOR PÚBLICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GOBIERNO REGIONAL DE LA ARAUCANIA, Nov 2024, TEMUCO, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04857150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des résultats scientifiques aux discours enseignables : des interactions complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque AOM MCD - ISEOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEOR, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05465361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anthropo-écologie ou « l’humain fait aussi partie de la nature… à préserver…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Efficacité Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Lyon, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04697649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les impacts sociaux et environnementaux des activités humaines en « True Cost Accounting ». Les contributions possibles de la théorie des coûts-performances cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cappelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association francophone de comptablilité contrôle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFC, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04857147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résultats de l’étude sur la gestion des normes dans vingt entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque d’Automne « Tétranormalisation: Profusion des normes et développement des entreprises »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR; Université Jean Moulin Lyon 3, Oct 2019, Lyon, France. p. 59 à 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2020.02.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir et implanter une école interne en PME : un enjeu de RSE interne et externe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Goter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l’ADERSE : RSE et coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Développement de l'Enseignement et de la Recherche sur la Responsabilité Sociale de l'Entreprise - ADERSE, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04592551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguished Speaker invited by the Doctoral Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Conference Management Consulting Division</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Management, Aug 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04857172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cabinets médicaux d’exercice libéral : gérer les tensions entre les activités médicales et le pilotage stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès ALASS-GISEH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALASS; GISEH, Jul 2024, Liège (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04708686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’unité active, concept de François Perroux, à la théorie socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Journée François Perroux 2023 : « Des structures et des liens entre les hommes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Amis de François Perroux, Feb 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1973 – 2023: SUSTAINABILITY OF A MANAGEMENT SYSTEM THROUGH CRISES. AMBIDEXTROUS SOCIO-ECONOMIC STRATEGY FOR VALUE DEVELOPMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd RISE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RISE, Nov 2023, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04708903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Journée François Perroux 2023 : « Des structures et des liens entre les hommes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Amis de François Perroux, Feb 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équilibre entre l’ouverture de l’accès aux soins et l’efficience économique: survie-développement d’un centre de santé français spécialisé en secteur 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objetivos de Desenvolvimento Sustentável da ONU 2030 n°3 : saúde e bem-estar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALASS, Aug 2023, Mexico City, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04708943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l’unité active, concept de François Perroux, à la théorie socio-économique</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-Economic Approach To Management : 58 Years Of Research At The Service Of Socio-Economic And Societal Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...262 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd RISE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RISE, Nov 2022, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04709010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rigorous and Relevant Research-Based Approach to Management Consulting: SEAM and Qualimetrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Management, Aug 2022, Seattle (USA), Washington, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5465/AMBPP.2022.11451symposium⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04692175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilidad social del médico privado en los albores de la telemedicina: el caso de una consulta de cirugía general</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI Congresso annuale ALASS - L’appropriatezza delle cure nei sistemi sanitari / La gestione della pandemia da coronavirus e i suoi impatti sul sistema sanitario</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALASS, Sep 2021, Locarno, Suiza</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04709024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociale du médecin libéral à l’aube de la télémédecine : cas d’un cabinet de chirurgie générale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème et 18ème Congrès de l’ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADERSE, May 2021, Évry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04709058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMMENT ACCOMPAGNER L’ÉVOLUTION DU MANAGEMENT DU PERSONNEL ADMINISTRATIF EN MILIEU HOSPITALIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claire Le Lédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AOM-MCD/ISODC/CNAM/ISEOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Consulting to Publication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cappelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gephart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, New-York, United States. pp.12259, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5465/AMBPP.2020.12259symposium⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation model for NGOs based on implementation of project management methodology : an intervention research in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Barazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ISEOR-AOM-ODC-ISODC-MCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEOR, Jun 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE PILOTAGE DES ACTIVITÉS ET DES PERSONNES AU SEIN DES CABINETS MÉDICAUX : COMMENT CONCILIER MÉDECINE ET MANAGEMENT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque MABEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESC Clermont Ferrand, Apr 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GESTION DE L’INNOVATION STRATÉGIQUE, ORGANISATIONNELLE ET MANAGÉRIALE DANS LES CABINETS MÉDICAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Caumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque MABEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESC Clermont Ferrand, Apr 2019, Clermont -Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿CÓMO LOGRAR QUE LOS MÉDICOS LIBERALES SE INTERESEN POR LA INNOVACIÓN ESTRATÉGICA, ORGANIZACIONAL Y GERENCIAL? CASO DE UN PROCESO DE INNOVACIÓN SOCIOECONÓMICA EN UN CONSULTORIO MÉDICO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIII Congreso de Internacional de Investigación en Ciencias Administrativas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mexico City, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEAM as a Change Facilitator: project phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyuan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI in Management - MC and OCIS divisions of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUIBE, Aug 2019, Cambridge, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation Management in Medical Offices : From Organizational dysfunctions to strategic innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AOM-ISEOR &amp; Management Consulting Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management de l’innovation dans un cabinet médical : du dysfonctionnement aux actions d’innovation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXème Congrès ALASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALASS, Aug 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04709139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Interest Physicians to Innovation: Case of Socio-Economic Intervention in A Medical Office.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8° Colloque Santé : Innovons pour innover : savoir mobiliser de nouveaux outils conceptuels et méthodologiques pour transformer durablement le champ de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KEDGE; ARAMOS, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAM as an effective change management process: diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyuan Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI and Management - MC &amp; OCIS divisions of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUIBE, Aug 2019, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment intéresser les médecins libéraux à l’innovation stratégique, organisationnelle et managériale ? Cas d’un processus d’innovation socio-économique dans un cabinet d’exercice libéral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Savall</w:t>
-[...106 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...647 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Caumeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème Congrès ALASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability, from theory to practice in organizations: how to deal with norms and standards conflicts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Socio-Economic Approach to Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The College of St. Scholastica, May 2018, Duluth, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective Organizational Change through SEAM Multi-Level Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seam is it useful to improve merge processes? A European Case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management Consulting Practices in Cross-cultural Contexts, Professional Development Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tf Yaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Khabbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Academy of Management Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement RSE dans les écoles de management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Front line management, productivity and development of sales: implementing SEAM in a publicly traded company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seam Conference Duluth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Duluth, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seam is it useful to improve merge processes? A European Case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At the Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of management, Aug 2017, Atlanta (Georgia), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El cambio organizacional en las Instituciones de Educación Superior. Casos de aplicación según la teoría socioeconómica de las organizaciones y aplicaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso ACACIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Puerto Vallarta México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MESURE ET ANALYSE SPECTRALE DES RÉSERVES DE PRODUCTIVITÉ SOCIO-ÉCONOMIQUE : LES COÛTS CACHÉS. 101 CAS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ennajem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Institut International des Coûts (IIC) en partenariat avec ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la présence pharmaceutique auprès des Unités de soins sur la gestion des dotations de médicaments : apports de la recherche-intervention socio-économique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Frachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dussossoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ALASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating Knowledge Responsibly During Doctoral Studies, Professional Development Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un obstáculo para la modernización de los servicios públicos: el virus TFW (taylorismo-fayolismo-weberismo). Caso de aplicación en las organizaciones medico sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
-[...546 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso ACACIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Puerto Vallarta México</w:t>
+              <w:t xml:space="preserve">, 2016, Mérida, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ennajem</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining qualitative and quantitative data : a powerful lever for driving an organizational change process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Institut International des Coûts (IIC) en partenariat avec ISEOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Academy of Management Conference – Anaheim – MC Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DÉPLOIEMENT DE STRATÉGIES SUR LE TERRITOIRE D’UNE RÉGION FRANÇAISE : ANALYSE DU RÔLE CLÉ DE PILOTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche "Articuler stratégie organisationnelle et stratégie territoriale: analyses managériales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Mar 2015, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEORIA DEL ZÓCALO ESTRATÉGICO Y EFECTO PALANCA DE LA COHESIÓN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquio Acacia - Durango - Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Durango, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode et outil de contractualisation pour stimuler l’implication des médecins dans le management des équipes et le développement organisationnel des hôpitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CALASS 2015 - italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ancona, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medición del efecto palanca de la cohesión sobre el desempeño económico, según la teoría socioeconómica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso IIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Medellin, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAPITALISATION DE 40 ANNÉES DE CONNAISSANCE SCIENTIFIQUE DANS UN CENTRE DE RECHERCHES : DU LOGICIEL SEGESE À LA STRUCTURATION DES CONNAISSANCES DES CHERCHEURS ET DES PRATICIENS POUR L’ANALYSE DE CONTENU. OUTIL POUR L’APPRENTISSAGE COLLECTIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque et séminaire doctoral international sur les méthodes de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement conjoint de la RSE et des performances économiques et commerciales : le cas d’une intervention socio-économique dans une PME agricole mexicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Rasolofoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Capitalisme Socialement Responsable existe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème colloque d'Automne de l'ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un choc de gestion des normes dans les organisations plutôt que de simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MEDICIÓN DEL EFECTO PALANCA DE LA COHESIÓN SOBRE EL DESEMPEŇO ECONÓMICO, SEGÚN LA TEORÍA DEL ZÓCALO ESTRATÉGICO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso IIC Medellin - Colombie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Medellin, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complémentarité du qualitatif et du quantitatif : une application aux processus de changement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 ème conférence internationale et séminaire doctoral sur les méthodes de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un obstacle à la modernisation des services publics : le virus TFW (taylorisme- fayolisme-weberisme). Cas d’application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Organizational Agility Through Socio-Economic Management Consulting: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Worley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECOND CONFERENCE ON SOCIO-ECONOMIC APPROACH TO MANAGEMENT (Minneapolis - USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, United States. pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Cuál es la diferencia entre la consultoría y la investigación-intervención en administración? Balance de una práctica, estudio de sus ventajas y restricciones para los investigadores y las empresas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso ACACIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Mérida, México</w:t>
+              <w:t xml:space="preserve">, Apr 2014, México. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilotage et management des maisons de retraite dans un contexte d'évolution inéluctable de la dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Conference – Anaheim – MC Division</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">Congrès ALASS - Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Espagne. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Bridge the Gap Between Art and Management in Architecture Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 ème conférence internationale et séminaire doctoral sur les méthodes de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.11</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02074974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STRATEGIC BEDROCK THEORY AND THE COHESION LEVERAGE EFFECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès ISEOR and Academy Of Management - Division ODC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Céline Broggio</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation entre les compétences professionnelles, l'implication des acteurs, la qualité et la sécurité des patients. Application à deux services d'urgence au Liban et au Mexique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche "Articuler stratégie organisationnelle et stratégie territoriale: analyses managériales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen, Mar 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Congrès ALASS - Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Espagne. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA THÉORIE DU SOCLE STRATÉGIQUE ET L'EFFET DE LEVIER DE LA COHÉSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquio Acacia - Durango - Mexique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Durango, México</w:t>
+              <w:t xml:space="preserve">5ème colloque et séminaire doctoral international de l'ISEOR - AOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Potential at the core of Socio-Economic Theory (SEAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALASS 2015 - italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ancona, Italie</w:t>
+              <w:t xml:space="preserve">Academy of Management - AOM Conference - Minneapolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, United States. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention et gestion des risques psychosociaux : une responsabilité sociale réellement partagée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...389 lines deleted...]
-                <w:t xml:space="preserve">Andry Rasolofoarisoa</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Mar 2014, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Intervention-Research a Research Methodology or a Scientific-Based Consulting ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nde conference on socio-economic approach to management (Minneapolis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Mexico. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00985904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENHANCING ORGANIZATIONAL AGILITY THROUGH SOCIO-ECONOMIC MANAGEMENT CONSULTING: A CASE STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Worley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque et séminaire doctoral international de l'ISEOR - AOM (Academy Of Management) - Divisions ODC &amp; MC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01009248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORGANIZATIONAL DEVELOPMENT AND MEASUREMENT: TOWARD A NEW DIRECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Geparth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque et séminaire doctoral international de l'ISEOR - AOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Chris Worley</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution du concept de SIOFHIS à la stabilisation d'une activité &amp;quot; ERP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Saint Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque et séminaire doctoral international de l'ISEOR - AOM (Academy Of Management) - Divisions ODC &amp; MC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. pp.24</w:t>
+              <w:t xml:space="preserve">18ième Colloque AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costes y desempeño ocultos - concepto y resultados de investigaciones científicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Worley</w:t>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECOND CONFERENCE ON SOCIO-ECONOMIC APPROACH TO MANAGEMENT (Minneapolis - USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, United States. pp.31</w:t>
+              <w:t xml:space="preserve">XXII Jornadas Hispano-Lusas de Gestión científicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, España. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, vínculo entre el individuo, la organización y la sociedad: nuevo enunciado de la teoría socioeconómica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso ACACIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, México. pp.28</w:t>
+              <w:t xml:space="preserve">Congrès annuel ACACIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, España. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pilotage et management des maisons de retraite dans un contexte d'évolution inéluctable de la dépendance</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00948622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking Individual, Organizational and Macro Economic Performance Levels: Hidden Costs Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Petit</w:t>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ALASS - Espagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Espagne. pp.18</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l'Academy Of Management (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United States. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00948631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analisis de equilibrio de Plusvalor ante distintas estrategias de sustentabilidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Delattre</w:t>
+                <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Colloque international de comptabilité, audit et contrôle des coûts - IIC - Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, Francia. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA THÉORIE SOCIO-ÉCONOMIQUE DES COÛTS-PERFORMANCES CACHÉS. ÉNONCÉ DE SYNTHÈSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ISEOR and Academy Of Management - Division ODC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès Transatlantique de Comptabilité, Audit, Contrôle et Gestion des Coûts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'articulation entre les compétences professionnelles, l'implication des acteurs, la qualité et la sécurité des patients. Application à deux services d'urgence au Liban et au Mexique.</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00843548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, lien entre l'individu, l'organisation et la société : nouvel énoncé de la théorie socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, France. pp.20</w:t>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accueil en EHPAD (établissement d'hébergement pour personnes âgées dépendantes) : problématiques et enjeux. Le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Alass - Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00948651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE, lien entre l'individu, l'organisation et la société : nouvel énoncé de la théorie socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management consulting in public services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Jornadas Hispano-Lusas de Gestión científicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, España. pp.8</w:t>
+              <w:t xml:space="preserve">Congrès de l'Academy of Management (AOM) - Boston</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guy Saint Léger</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMMENT MANAGER LE COUPLE [ORGANISATION-TERRITOIRE], CREUSET DE LA PERFORMANCE DURABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième Colloque AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.18</w:t>
+              <w:t xml:space="preserve">Colloque "États généraux du Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de la coopération interprofessionnelle à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Savall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel ACACIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, España. pp.29</w:t>
+              <w:t xml:space="preserve">Journée du Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El reciclaje de los costes ocultos y la creación de valor : alternativas para la fianciación y el desarrollo empresarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'Academy Of Management (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, United States. pp.36</w:t>
+              <w:t xml:space="preserve">Conferencia Universidad de Malaga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, España. pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of qualimetrics intervention-research to action-research processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de comptabilité, audit et contrôle des coûts - IIC - Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, Francia. pp.24</w:t>
+              <w:t xml:space="preserve">4ème Colloque et Séminaire Doctoral International sur le Développement Organisationnel et la conduite du Changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernisation des services publics: état des lieux et enjeux d'une gestion socio-économique des équipes et des missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès Transatlantique de Comptabilité, Audit, Contrôle et Gestion des Coûts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.23</w:t>
+              <w:t xml:space="preserve">4ème Colloque et Séminaire Doctoral International sur le Développement Organisationnel et la conduite du Changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de fonctionnement des services hospitaliers et qualité-sécurité des soins en établissements hospitaliers - Résultats de recherches-interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ALASS - Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France. pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00757689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPERIENCE DE CONDUITE DU CHANGEMENT DANS UNE ADMINISTRATION PUBLIQUE FEDERALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Margarita Fernandez Ruvalcaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque et séminaire doctoral international sur le développement organisationnel et la conduite du changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The introduction of change in a Federal public service or How to introduce humanity into management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Academy Of Management - Boston (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, United States. pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00760148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo no dicho en la teoría socioeconómica de las organizaciones: situaciones de gestión y obras de teatro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ACACIA Estado de Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, México. pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00760142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier modernisation de la gestion des Ressources Humaines, valeurs de service public et objectifs de performance : analyse internationale et comparative à partir de cas de recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilités sociale et économique indissociables face à la crise : le cas du secteur de l'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nice, France. pp.1- 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los costos ocultos eje de la teoría socioeconómica de las organizaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international UNAM - Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, México. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inversión en capital humano : impacto en el desempeño y rentabilidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International UNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, México. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ANALYSE DE DONNÉES QUALITATIVES DANS LE CADRE DE LA RECHERCHE-INTERVENTION : QUELLE CONTRIBUTION DES LOGICIELS D'ANALYSE DE DONNÉES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque et séminaire doctoral international sur les méthodologies de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00757714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle de gestion socio-économique dans les organisations de service public - Applications au Mexique, Belgique et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée OCDE - Groupe de travail Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimensión gestión del riesgo empresario en la Balanza Económica de la Teoría Socioeconómíca de los costos-desempeños ocultos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Congrès de l'Institut International des Coûts (IIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Uruguay. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of socio-economic management research: Going beyond the triple bottom line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque et séminaire doctoral international sur les méthodologies de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metamorfisis y RSE de la educación supérior : mejora de la eficiencia, de la eficacia y de la calidad de los servicios-resultos cualimétricos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international ACACIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mexico. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficience des ressrouces au service de la qualité des soins : Management des coopérations interprofessionnelles à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ALASS (México)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métamorphose des services publics ; résultats qualimétriques d'amélioration de l'efficience, de l'efficacité et de la qualité des services aux usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Congrès transatlantique de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">contribution of qualimetrics intervention-research methodology to transorganizational development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque international et consortium doctoral sur le développement et la conduite de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques innovantes de management et de recherche. La théorie socio-économique des organisations congénitalement imprégnée de RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, France. pp.8</w:t>
+              <w:t xml:space="preserve">, Mar 2010, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'accueil en EHPAD (établissement d'hébergement pour personnes âgées dépendantes) : problématiques et enjeux. Le cas de la France</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inversión en desarrollo cualitative del potencial humano : mejorar la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Krief</w:t>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Alass - Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.8</w:t>
+              <w:t xml:space="preserve">Congrès ACACIA Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, México. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Responsabilités sociale et économique indissociables face à la crise : le cas du secteur de l'architecture</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">logiques de recours aux soins psychiatriques, géolocalisation des infrastructures hospitalières et réorganisation interne : une double approche externe/interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Petit</w:t>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Broggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nice, France. pp.1- 19</w:t>
+              <w:t xml:space="preserve">Congrès ALASS México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métamorphose et developpement durable des PME. Résultats comparés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...1618 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Datry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSAM Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction of knowledge and research results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Petit</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ALASS (México)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, France. pp.18</w:t>
+              <w:t xml:space="preserve">Congrès EGOS - Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Spain. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions governing the performance of employment and environmental standards socioeconomic considerations and proposals based on case histories from cheminals and food manufacturing industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès transatlantique de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp.36</w:t>
+              <w:t xml:space="preserve">Colloque International et consortium doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et pilotage de la responsabilité sociale et sociétale de l'entreprise - résultats de recherches longitudinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Péron</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque international et consortium doctoral sur le développement et la conduite de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp.18</w:t>
+              <w:t xml:space="preserve">Colloque international et consortium doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicateurs de pilotage de la responsabilité sociale et sociétale des entreprises : résultats d'expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international des coûts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilidad social y societal de la empresa : indicatores para dialogar con las partes interesadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ACACIA Mexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, México. pp.33</w:t>
+              <w:t xml:space="preserve">, Jul 2009, México. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isomorfismo disfunctional : de la pequeña a la gran empresa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Hidalgo Mexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Francia. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...297 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythe et réalités de l’apport des outils informatisés à l’accroissement de l’efficacité en secteur hospitalier. - Cas d’expérimentation évalué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Goter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence internationale sur la science des systèmes de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, congrès ICSSHC, Sep 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04621276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tétranormalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche AFC-AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLUTION DES OUTILS DE CONTRÔLE ET DES CRITERES DE PERFORMANCE, FACE AUX DEFIS DE CHANGEMENT STRATEGIQUE DES ENTREPRISES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ÈME CONGRES DE L'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00584652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10318,16612 +21997,4933 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur les coûts-performances cachés pour redresser une TPE défaillante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (23), pp.4-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/accra.0023.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the field of NGO cooperation in Lebanon: Snapshot from the field. Management international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (3), pp.75-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59876/a-na6k-7pyf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04656312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la recherche-intervention socio-économique dans les contextes africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 14 (1), pp.21-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/riso.014.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04657002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of ego-altruism: a contribution to the analysis of organizational behavior in socio-economic approach to management (seam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HENRI SAVALL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 129 (3), pp.55-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grhu.129.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04384077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise libérée a-t-elle réinventé le management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 40 (3), pp.25-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.220.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03916758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rigorous and Relevant Research-Based Approach to Management Consulting: SEAM and Qualimetrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5465/AMBPP.2022.11451symposium⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04708826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos au numéro thématique &amp;quot;Responsabilité sociétale des enseignants-chercheurs en management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Responsabilité sociétale des enseignants-chercheurs en management, 30 (30), pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Communication on Teachers’ Satisfaction and Productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Salmeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Humanities and Social Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24203/ajhss.v9i3.6677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04708670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impactos de la digitalización en los sistemas de información de gestión y costos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Podmoguilnye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Farré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista del Instituto internacional de Costos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.102-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04657353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération entre pharmacie et services cliniques à l’hôpital et son impact sur la prise en charge thérapeutique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Frachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rieutord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (3), pp.223-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02395679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociétale des écoles de management en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La responsabilité sociétale des écoles de management en France, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de la recherche par l’expérimentation en entreprise. Cas du modèle de management socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cappelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (284), pp.149-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2019.00373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité des écoles de management pour améliorer la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, La responsabilité sociétale des écoles de management en France, 25, pp.76-92</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, N° 25 (2), pp.76-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.025.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04657458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Trends in Organizational Challenges and Need for Change: The ISEOR Research Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organization Development Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04657714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité des écoles de management pour améliorer la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, N° 25 (2), pp.76-92. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, La responsabilité sociétale des écoles de management en France, 25, pp.76-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">New Trends in Organizational Challenges and Need for Change: The ISEOR Research Programs</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attractivité, fidélisation et implication du personnel des EHPAD : une problématique sectorielle et de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Savall</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (1), pp.31-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grh.171.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02089100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The difference between management consultancy and research-intervention. A report on a method, and a study of the advantages and drawbacks for researchers and companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Practice of Socio-Economic Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02089113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Bedrock Theory and the Cohesion Leverage Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Theory and Practice of Socio-Economic Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (1), pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02089133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015/2 (120), pp.4-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04657833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des risques psychosociaux au travail. Un impératif… à démystifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 103 (1), pp.61-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cnx.103.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04657838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des risques psychosociaux au travail. Un impératif… à démystifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 103 (1), pp.61-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cnx.103.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04660872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04660865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtriser les coûts et performances cachés pour une performance durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential contribution of the socio-economic approach to management to a better integration of CSR norms and economic standards: Case study of a pastry company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.13</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.232-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUELLE CONTRIBUTION DU MANAGEMENT AU DEVELOPPEMENT DE LA DYNAMIQUE TERRITORIALE ? EXPERIMENTATION D'OUTILS DE CONTRACTUALISATION SUR TROIS TERRITOIRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie et management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.022.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action research and intervention research in the French landscape of organizational research: The case of ISEOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (4), pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential contribution of the socio-economic approach to management to a better integration of CSR norms and economic standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.232-242</w:t>
+              <w:t xml:space="preserve">, 2014, CSR, standardization ans critical management, 9 (3), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle contribution du management au developpement de la dynamique territoriale ? Experimentation d'outils de contractualisation sur trois territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2 (2), pp.5-31. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+              <w:t xml:space="preserve">, 2014, Volume 2/n°2 (4), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmp.022.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action research and intervention research in the French landscape of organizational research: The case of ISEOR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 22 (4), pp.21</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 22 (4), pp.551-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJOA-06-2013-0675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can CSR be standardized Through a Socio-Economic &amp;quot; System wide Sustainable Social responsibility&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, CSR, standardization ans critical management, 9 (3), pp.11</w:t>
+              <w:t xml:space="preserve">, 2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, lien entre l'individu, l'organisation et la société : nouvel énoncé de la théorie socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Responsabilité sociale des entreprises et les PME, 14 (14), pp.4-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution du management au developpement de la dynamique territoriale ? Experimentation d'outils de contractualisation sur trois territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Volume 2/n°2 (4), pp.5-31. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmp.022.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, lien entre l'individu, l'organisation et la société : nouvel énoncé de la théorie socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, La Responsabilité sociale des entreprises et les PME, 14 (14), pp.4-17</w:t>
+              <w:t xml:space="preserve">, 2013, 14, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00985885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle contribution du management au développement de la dynamique territoriale ? Expérimentation d'outils de contractualisation sur trois territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2 (2), pp.5-31. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.5-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de données qualitatives et recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 95 (2), pp.211-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.095.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04657847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, lien entre l’individu, l’organisation et la société : nouvel énoncé de la théorie socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14, pp.13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, N° 14 (1), pp.4-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.014.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données qualitatives et recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, N° 95 (2), pp.211-237. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+              <w:t xml:space="preserve">, 2013, 95, pp.211-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.095.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possible Contributions of Qualimetrics Intervention-Research Methodology to Action Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Action Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Krief</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de la coopération interprofessionnelle à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fièr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (6), pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.116.0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et pilotage de la responsabilité sociale et sociétale de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista del Instituto internacional de Costos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00980613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et pilotage de la responsabilité sociale et sociétale de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista del Instituto internacional de Costos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de coût-valeur des activités. Contribution de la théorie socio-économique des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de Gestion - Management Sciences - Ciencias de Gestión</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de coût-valeur des activités. Contribution de la théorie socio-économique des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 95, pp.211-237. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 64, pp.61-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Emergence of Implicit Criteria Actually Used by Reviewers of Qualitative Research Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Action Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organizational Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (3), pp.510-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094428107308855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gestion de la coopération interprofessionnelle à l'hôpital</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer la gouvernance des systèmes complexes : le cas de la filière-territoire &amp;quot;Sortie du Monde Hospitalier et retour à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Petit</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de la Santé et Symétrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8/3-4, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus participatif de changement pour une performance socio-économique durable : cas évalués d'entreprises et d'organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista del Instituto internacional de Costos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4, pp.30</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (5), pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizational transformation through the socio‐economic approach in an industrial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista del Instituto internacional de Costos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (1), pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/09534810310459774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage entre autonomie et contrôle : cas d'expérimentation de la méthode de délégation concertée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de Gestion - Management Sciences - Ciencias de Gestión</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 64, pp.30</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la &amp;quot;pensée en action&amp;quot; stratégique ou le non-dit dans les discours sur la stratégie. Propositions pour améliorer la qualité scientifique des recherches en stratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIR: Management International Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA DIMENSIÓN COGNITIVA DE LA INVESTIGACIÓN-INTERVENCIÓN : LA PRODUCCIÓN DE CONOCIMIENTOS POR MEDIO DE LA INTERACTIVIDAD COGNITIVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Systémique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 10 (1-2), pp.157-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des systèmes d'informations vivants : étude des conditions d'efficacité à partir d'expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 64, pp.61-89</w:t>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...710 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04660964v1</w:t>
-              </w:r>
-[...11677 lines deleted...]
-                <w:t xml:space="preserve">hal-01176184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -26941,64 +26941,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts socio-économiques du dispositif public des Ateliers Santé Ville - Observatoire Action Sociétale et Action Publique (ASAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Goter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27048,64 +27048,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et management : quelle coopération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 27ème Colloque de l'Institut de socio-économie des entreprises et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. Economica, 2015, Col. management socio-économique, 978-2-71786-833-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27299,51 +27299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Savall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zardet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04592551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04557912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2020.02.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salmeron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boje" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.11451symposium" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claire Le L&#233;dan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03321920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Elias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gephart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Henderson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2020.12259symposium" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Barazi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rateau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Caumeil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04557876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01631476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frachette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dussossoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01635037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Datry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Williams" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tf Yaeger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khabbaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01631473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01593046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ennajem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221540v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01157452v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Broggio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01130621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Harbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134172v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rasolofoarisoa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geparth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Worley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Worley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00979437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01068715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krief" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01068668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01065827v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;ron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saint L&#233;ger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949691v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843548v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766356v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749841v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Margarita Fernandez Ruvalcaba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757714v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766317v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749889v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749979v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749986v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766377v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749993v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0023.0004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656312v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre El Haddad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-na6k-7pyf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.014.0021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384077v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=HENRI SAVALL" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.129.0055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Holtz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708826v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tannous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24203/ajhss.v9i3.6677" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Podmoguilnye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395679v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158702v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02494456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00373" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657458v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.025.0076" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657714v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089100v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.171.0031" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089113v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089133v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01185640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657838v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.103.0061" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660865v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01016537v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949123v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ron Michel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960351v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.022.0005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01089145v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222078v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660890v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-06-2013-0675" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063204v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657847v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.095.0211" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660898v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.014.0004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00914102v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949103v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04002972v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fi&#232;r" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.116.0277" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749660v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980613v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950636v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660948v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660942v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094428107308855" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8PSD7WVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799487v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799491v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09534810310459774" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-2RNS1F00-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660960v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737134v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660964v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480830v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.petit.2025.01.0013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480828v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.petit.2025.01.0017." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480837v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.petit.2025.01.0225" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857190v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2023.02.0098" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04646216v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buono" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800378520/book-part-9781800378520-18.xml" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480956v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Bassil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273537_fmatter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04544764v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273537_0004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03768658v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0635" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03662382v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635961v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanchez-Montes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guerrero" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0294" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ziani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0106" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635935v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bonnard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0117" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03637243v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.1206" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635924v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0033" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635932v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karile Morel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638341v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301030v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383146v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/Decoding-the-Socio%E2%80%90Economic-Approach-to-Management" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383127v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01343915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341077v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383131v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140305v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Rose" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221506v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140299v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01226204v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01266221v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408527v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01176197v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138107v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221588v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221500v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01249899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221481v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01243491v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984300v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Arceo Alonzon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Fern&#225;ndez Rubalcaba" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951336v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951377v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04138313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Martinez Vazquez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799439v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799446v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766481v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801064v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749813v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750266v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766304v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766543v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749821v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766482v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749818v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766446v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766449v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749805v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743007v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766487v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799599v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749828v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766465v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766546v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951576v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951408v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638259v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383401v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799468v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799476v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463336v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660969v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43875-2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660982v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660985v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoagepub.com/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04124442v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ros&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/rse-et-numerique-une-vision-francophone/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452060v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/651-menaces-et-opportunit%C3%A9s-du-t%C3%A9l%C3%A9travail.html" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452216v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-maitriser-les-couts-et-les-performances-caches-7e-ed-savall-henri-zardet-veronique-c2x32209850" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452181v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/601-t%C3%A9tranormalisation-profusion-des-normes-et-d%C3%A9veloppement-des-entreprises.html" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/554-comment-travailler-ensemble-d%C3%A9fis-de-l-interg%C3%A9n%C3%A9ration.html" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02140232v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/506-la-digitalisation-apprivois%C3%A9e-au-service-de-l-humain-et-de-la-performance-durable.html" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01539792v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629289v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629276v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04139660v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04139647v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221275v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222793v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221311v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/gestion-en-liberte/ouvrage/382-dynamique-normative.html" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221298v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Worley" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956334v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803203v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783104v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776213v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779907v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783106v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776215v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779915v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776222v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779931v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780720v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779936v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779947v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776231v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484333v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779941v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097083v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776248v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780723v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gavin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776253v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783085v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776259v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783084v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783087v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776268v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776333v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776338v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776339v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776341v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776344v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776345v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776347v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776351v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776354v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776357v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783089v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776361v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776364v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480922v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01564604v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01176184v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621286v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221317v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.petit.2025.01.0013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.petit.2025.01.0017." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.petit.2025.01.0225" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2023.02.0098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre El Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Bassil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273537_fmatter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04646216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800378520/book-part-9781800378520-18.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04544764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rateau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273537_0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03768658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03662382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanchez-Montes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guerrero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Harbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bonnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0117" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karile Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03637243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;ron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.1206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ron Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01343915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/Decoding-the-Socio%E2%80%90Economic-Approach-to-Management" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rasolofoarisoa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Rose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01226204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01266221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01176197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ennajem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221481v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01249899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01243491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Arceo Alonzon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Fern&#225;ndez Rubalcaba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04138313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Martinez Vazquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766487v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799599v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799468v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43875-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zardet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoagepub.com/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04124442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ros&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/rse-et-numerique-une-vision-francophone/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/651-menaces-et-opportunit%C3%A9s-du-t%C3%A9l%C3%A9travail.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-maitriser-les-couts-et-les-performances-caches-7e-ed-savall-henri-zardet-veronique-c2x32209850" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/601-t%C3%A9tranormalisation-profusion-des-normes-et-d%C3%A9veloppement-des-entreprises.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452087v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/554-comment-travailler-ensemble-d%C3%A9fis-de-l-interg%C3%A9n%C3%A9ration.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02140232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/506-la-digitalisation-apprivois%C3%A9e-au-service-de-l-humain-et-de-la-performance-durable.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629276v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01539792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04139660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/gestion-en-liberte/ouvrage/382-dynamique-normative.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Worley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Savall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04139647v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803203v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779907v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779915v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776222v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779931v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779936v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gavin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776253v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776333v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776338v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776341v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776344v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776345v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776351v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776361v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01564604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frachette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01176184v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480882v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487627v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857150v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465361v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697649v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04557912v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2020.02.0059" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04592551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970551v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708943v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Marty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salmeron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boje" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.11451symposium" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709024v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709058v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claire Le L&#233;dan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03321920v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Elias" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gephart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Henderson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2020.12259symposium" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710311v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Barazi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710196v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710204v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Caumeil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710327v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710278v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Tang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710438v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04557876v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01635037v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Datry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Williams" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tf Yaeger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khabbaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01631473v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858668v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01593046v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01631476v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dussossoy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634961v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525621v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355001v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138120v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Broggio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01130621v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199872v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525622v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222817v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222802v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408573v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199871v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221540v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01157452v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986857v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Worley" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00979437v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01068715v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krief" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074974v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222749v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01068668v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009962v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01065827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985904v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009248v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Worley" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009963v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geparth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954676v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saint L&#233;ger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799536v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948622v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948631v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949691v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanchez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799528v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948651v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843557v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799543v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759829v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766356v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749884v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749841v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749849v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757689v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749679v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Margarita Fernandez Ruvalcaba" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760148v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760142v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799539v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748077v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766364v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766383v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757714v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766380v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766317v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749860v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766370v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749889v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749931v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749946v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749974v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749949v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749912v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749922v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766377v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749993v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749989v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749981v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749986v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749979v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621276v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408533v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584652v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446333v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0023.0004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656312v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-na6k-7pyf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657002v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.014.0021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384077v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=HENRI SAVALL" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.129.0055" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916758v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Holtz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708826v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277473v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708670v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tannous" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24203/ajhss.v9i3.6677" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657353v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Podmoguilnye" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395679v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barth" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158702v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02494456v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00373" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657458v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.025.0076" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657714v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159650v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089100v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.171.0031" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089113v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089133v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01185640v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657833v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657838v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.103.0061" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660865v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949123v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660923v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960351v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.022.0005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01089145v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222078v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660890v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660887v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-06-2013-0675" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01016537v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860069v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049137v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985885v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063204v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657847v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.095.0211" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660898v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.014.0004" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00914102v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949103v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04002972v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fi&#232;r" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.116.0277" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980613v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749660v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950636v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660948v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660942v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094428107308855" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8PSD7WVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799487v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799491v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660950v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09534810310459774" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-2RNS1F00-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660960v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799497v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737134v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660964v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621286v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221317v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>