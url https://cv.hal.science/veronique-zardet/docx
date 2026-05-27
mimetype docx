--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -66,6627 +66,21588 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (110)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recycling hidden costs and renewing management control. Results from 2,300 company cases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIASM 13th conference on Performance Measurement and Management Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EADA Barcelona, Sep 2025, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05487627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalité des TPE &amp; PME : mesure de leur performance socio-économique durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25eme colloque et séminaire doctoral international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR; AOM-MCD, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des résultats scientifiques aux discours enseignables : des interactions complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque AOM MCD - ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05465361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GESTIÓN SOCIO-ECONÓMICA Y EL FUTURO DE LAS ORGANIZACIONES PÚBLICAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EVALUACIÓN DE LA GOBERNANZA Y EL VALOR PÚBLICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GOBIERNO REGIONAL DE LA ARAUCANIA, Nov 2024, TEMUCO, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropo-écologie ou « l’humain fait aussi partie de la nature… à préserver…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Efficacité Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Lyon, Mar 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer les impacts sociaux et environnementaux des activités humaines en « True Cost Accounting ». Les contributions possibles de la théorie des coûts-performances cachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'association francophone de comptablilité contrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFC, May 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir et implanter une école interne en PME : un enjeu de RSE interne et externe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Congrès de l’ADERSE : RSE et coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de l'Enseignement et de la Recherche sur la Responsabilité Sociale de l'Entreprise - ADERSE, Apr 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04592551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résultats de l’étude sur la gestion des normes dans vingt entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque d’Automne « Tétranormalisation: Profusion des normes et développement des entreprises »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR; Université Jean Moulin Lyon 3, Oct 2019, Lyon, France. p. 59 à 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2020.02.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinguished Speaker invited by the Doctoral Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management Conference Management Consulting Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2024, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cabinets médicaux d’exercice libéral : gérer les tensions entre les activités médicales et le pilotage stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès ALASS-GISEH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALASS; GISEH, Jul 2024, Liège (Belgique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04708686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équilibre entre l’ouverture de l’accès aux soins et l’efficience économique: survie-développement d’un centre de santé français spécialisé en secteur 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objetivos de Desenvolvimento Sustentável da ONU 2030 n°3 : saúde e bem-estar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALASS, Aug 2023, Mexico City, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04708943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’unité active, concept de François Perroux, à la théorie socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Journée François Perroux 2023 : « Des structures et des liens entre les hommes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Amis de François Perroux, Feb 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Journée François Perroux 2023 : « Des structures et des liens entre les hommes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Amis de François Perroux, Feb 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1973 – 2023: SUSTAINABILITY OF A MANAGEMENT SYSTEM THROUGH CRISES. AMBIDEXTROUS SOCIO-ECONOMIC STRATEGY FOR VALUE DEVELOPMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd RISE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RISE, Nov 2023, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04708903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-Economic Approach To Management : 58 Years Of Research At The Service Of Socio-Economic And Societal Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd RISE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RISE, Nov 2022, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04709010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rigorous and Relevant Research-Based Approach to Management Consulting: SEAM and Qualimetrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management, Aug 2022, Seattle (USA), Washington, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMBPP.2022.11451symposium⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04692175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilidad social del médico privado en los albores de la telemedicina: el caso de una consulta de cirugía general</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXI Congresso annuale ALASS - L’appropriatezza delle cure nei sistemi sanitari / La gestione della pandemia da coronavirus e i suoi impatti sul sistema sanitario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALASS, Sep 2021, Locarno, Suiza</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04709024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale du médecin libéral à l’aube de la télémédecine : cas d’un cabinet de chirurgie générale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème et 18ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADERSE, May 2021, Évry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04709058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMMENT ACCOMPAGNER L’ÉVOLUTION DU MANAGEMENT DU PERSONNEL ADMINISTRATIF EN MILIEU HOSPITALIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claire Le Lédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AOM-MCD/ISODC/CNAM/ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Consulting to Publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gephart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, New-York, United States. pp.12259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMBPP.2020.12259symposium⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation model for NGOs based on implementation of project management methodology : an intervention research in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Barazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ISEOR-AOM-ODC-ISODC-MCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR, Jun 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEAM as an effective change management process: diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyuan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI and Management - MC &amp; OCIS divisions of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUIBE, Aug 2019, Cambridge, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GESTION DE L’INNOVATION STRATÉGIQUE, ORGANISATIONNELLE ET MANAGÉRIALE DANS LES CABINETS MÉDICAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Caumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque MABEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESC Clermont Ferrand, Apr 2019, Clermont -Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿CÓMO LOGRAR QUE LOS MÉDICOS LIBERALES SE INTERESEN POR LA INNOVACIÓN ESTRATÉGICA, ORGANIZACIONAL Y GERENCIAL? CASO DE UN PROCESO DE INNOVACIÓN SOCIOECONÓMICA EN UN CONSULTORIO MÉDICO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIII Congreso de Internacional de Investigación en Ciencias Administrativas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mexico City, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation Management in Medical Offices : From Organizational dysfunctions to strategic innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AOM-ISEOR &amp; Management Consulting Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEAM as a Change Facilitator: project phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyuan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AI in Management - MC and OCIS divisions of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUIBE, Aug 2019, Cambridge, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE PILOTAGE DES ACTIVITÉS ET DES PERSONNES AU SEIN DES CABINETS MÉDICAUX : COMMENT CONCILIER MÉDECINE ET MANAGEMENT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque MABEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESC Clermont Ferrand, Apr 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management de l’innovation dans un cabinet médical : du dysfonctionnement aux actions d’innovation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXème Congrès ALASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALASS, Aug 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04709139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Interest Physicians to Innovation: Case of Socio-Economic Intervention in A Medical Office.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8° Colloque Santé : Innovons pour innover : savoir mobiliser de nouveaux outils conceptuels et méthodologiques pour transformer durablement le champ de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KEDGE; ARAMOS, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment intéresser les médecins libéraux à l’innovation stratégique, organisationnelle et managériale ? Cas d’un processus d’innovation socio-économique dans un cabinet d’exercice libéral.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Caumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXème Congrès ALASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainability, from theory to practice in organizations: how to deal with norms and standards conflicts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Socio-Economic Approach to Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The College of St. Scholastica, May 2018, Duluth, Minnesota, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer la présence pharmaceutique auprès des Unités de soins sur la gestion des dotations de médicaments : apports de la recherche-intervention socio-économique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Frachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dussossoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ALASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creating Knowledge Responsibly During Doctoral Studies, Professional Development Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective Organizational Change through SEAM Multi-Level Intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seam is it useful to improve merge processes? A European Case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management Consulting Practices in Cross-cultural Contexts, Professional Development Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tf Yaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Khabbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Academy of Management Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement RSE dans les écoles de management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Front line management, productivity and development of sales: implementing SEAM in a publicly traded company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seam Conference Duluth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Duluth, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seam is it useful to improve merge processes? A European Case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At the Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of management, Aug 2017, Atlanta (Georgia), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El cambio organizacional en las Instituciones de Educación Superior. Casos de aplicación según la teoría socioeconómica de las organizaciones y aplicaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso ACACIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Puerto Vallarta México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MESURE ET ANALYSE SPECTRALE DES RÉSERVES DE PRODUCTIVITÉ SOCIO-ÉCONOMIQUE : LES COÛTS CACHÉS. 101 CAS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ennajem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Institut International des Coûts (IIC) en partenariat avec ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un obstáculo para la modernización de los servicios públicos: el virus TFW (taylorismo-fayolismo-weberismo). Caso de aplicación en las organizaciones medico sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso ACACIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mérida, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining qualitative and quantitative data : a powerful lever for driving an organizational change process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management Conference – Anaheim – MC Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un obstacle à la modernisation des services publics : le virus TFW (taylorisme- fayolisme-weberisme). Cas d’application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complémentarité du qualitatif et du quantitatif : une application aux processus de changement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 ème conférence internationale et séminaire doctoral sur les méthodes de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DÉPLOIEMENT DE STRATÉGIES SUR LE TERRITOIRE D’UNE RÉGION FRANÇAISE : ANALYSE DU RÔLE CLÉ DE PILOTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche "Articuler stratégie organisationnelle et stratégie territoriale: analyses managériales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Mar 2015, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEORIA DEL ZÓCALO ESTRATÉGICO Y EFECTO PALANCA DE LA COHESIÓN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquio Acacia - Durango - Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Durango, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medición del efecto palanca de la cohesión sobre el desempeño económico, según la teoría socioeconómica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso IIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Medellin, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode et outil de contractualisation pour stimuler l’implication des médecins dans le management des équipes et le développement organisationnel des hôpitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CALASS 2015 - italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ancona, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAPITALISATION DE 40 ANNÉES DE CONNAISSANCE SCIENTIFIQUE DANS UN CENTRE DE RECHERCHES : DU LOGICIEL SEGESE À LA STRUCTURATION DES CONNAISSANCES DES CHERCHEURS ET DES PRATICIENS POUR L’ANALYSE DE CONTENU. OUTIL POUR L’APPRENTISSAGE COLLECTIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque et séminaire doctoral international sur les méthodes de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un choc de gestion des normes dans les organisations plutôt que de simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Capitalisme Socialement Responsable existe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème colloque d'Automne de l'ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement conjoint de la RSE et des performances économiques et commerciales : le cas d’une intervention socio-économique dans une PME agricole mexicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Rasolofoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MEDICIÓN DEL EFECTO PALANCA DE LA COHESIÓN SOBRE EL DESEMPEŇO ECONÓMICO, SEGÚN LA TEORÍA DEL ZÓCALO ESTRATÉGICO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso IIC Medellin - Colombie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Medellin, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Intervention-Research a Research Methodology or a Scientific-Based Consulting ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nde conference on socio-economic approach to management (Minneapolis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Mexico. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00985904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENHANCING ORGANIZATIONAL AGILITY THROUGH SOCIO-ECONOMIC MANAGEMENT CONSULTING: A CASE STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Worley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque et séminaire doctoral international de l'ISEOR - AOM (Academy Of Management) - Divisions ODC &amp; MC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01009248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ORGANIZATIONAL DEVELOPMENT AND MEASUREMENT: TOWARD A NEW DIRECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Geparth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque et séminaire doctoral international de l'ISEOR - AOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Cuál es la diferencia entre la consultoría y la investigación-intervención en administración? Balance de una práctica, estudio de sus ventajas y restricciones para los investigadores y las empresas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso ACACIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, México. pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilotage et management des maisons de retraite dans un contexte d'évolution inéluctable de la dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ALASS - Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Espagne. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Bridge the Gap Between Art and Management in Architecture Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74th Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02074974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation entre les compétences professionnelles, l'implication des acteurs, la qualité et la sécurité des patients. Application à deux services d'urgence au Liban et au Mexique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ALASS - Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Espagne. pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STRATEGIC BEDROCK THEORY AND THE COHESION LEVERAGE EFFECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ISEOR and Academy Of Management - Division ODC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Organizational Agility Through Socio-Economic Management Consulting: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Worley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECOND CONFERENCE ON SOCIO-ECONOMIC APPROACH TO MANAGEMENT (Minneapolis - USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, United States. pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA THÉORIE DU SOCLE STRATÉGIQUE ET L'EFFET DE LEVIER DE LA COHÉSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque et séminaire doctoral international de l'ISEOR - AOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Potential at the core of Socio-Economic Theory (SEAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management - AOM Conference - Minneapolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, United States. pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention et gestion des risques psychosociaux : une responsabilité sociale réellement partagée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, France. pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, lien entre l'individu, l'organisation et la société : nouvel énoncé de la théorie socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00843557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, vínculo entre el individuo, la organización y la sociedad: nuevo enunciado de la teoría socioeconómica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel ACACIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, España. pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00948622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking Individual, Organizational and Macro Economic Performance Levels: Hidden Costs Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'Academy Of Management (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United States. pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00948631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analisis de equilibrio de Plusvalor ante distintas estrategias de sustentabilidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de comptabilité, audit et contrôle des coûts - IIC - Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, Francia. pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA THÉORIE SOCIO-ÉCONOMIQUE DES COÛTS-PERFORMANCES CACHÉS. ÉNONCÉ DE SYNTHÈSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès Transatlantique de Comptabilité, Audit, Contrôle et Gestion des Coûts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00843548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution du concept de SIOFHIS à la stabilisation d'une activité &amp;quot; ERP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Saint Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ième Colloque AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00954676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costes y desempeño ocultos - concepto y resultados de investigaciones científicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII Jornadas Hispano-Lusas de Gestión científicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, España. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, lien entre l'individu, l'organisation et la société : nouvel énoncé de la théorie socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accueil en EHPAD (établissement d'hébergement pour personnes âgées dépendantes) : problématiques et enjeux. Le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Alass - Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00948651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilités sociale et économique indissociables face à la crise : le cas du secteur de l'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nice, France. pp.1- 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de la coopération interprofessionnelle à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, France. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El reciclaje de los costes ocultos y la creación de valor : alternativas para la fianciación y el desarrollo empresarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia Universidad de Malaga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, España. pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of qualimetrics intervention-research to action-research processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque et Séminaire Doctoral International sur le Développement Organisationnel et la conduite du Changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de fonctionnement des services hospitaliers et qualité-sécurité des soins en établissements hospitaliers - Résultats de recherches-interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ALASS - Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France. pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00757689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernisation des services publics: état des lieux et enjeux d'une gestion socio-économique des équipes et des missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque et Séminaire Doctoral International sur le Développement Organisationnel et la conduite du Changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPERIENCE DE CONDUITE DU CHANGEMENT DANS UNE ADMINISTRATION PUBLIQUE FEDERALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Margarita Fernandez Ruvalcaba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque et séminaire doctoral international sur le développement organisationnel et la conduite du changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management consulting in public services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Academy of Management (AOM) - Boston</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, United States. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMMENT MANAGER LE COUPLE [ORGANISATION-TERRITOIRE], CREUSET DE LA PERFORMANCE DURABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "États généraux du Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, France. pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The introduction of change in a Federal public service or How to introduce humanity into management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Academy Of Management - Boston (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, United States. pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00760148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo no dicho en la teoría socioeconómica de las organizaciones: situaciones de gestión y obras de teatro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ACACIA Estado de Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, México. pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00760142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier modernisation de la gestion des Ressources Humaines, valeurs de service public et objectifs de performance : analyse internationale et comparative à partir de cas de recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ANALYSE DE DONNÉES QUALITATIVES DANS LE CADRE DE LA RECHERCHE-INTERVENTION : QUELLE CONTRIBUTION DES LOGICIELS D'ANALYSE DE DONNÉES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque et séminaire doctoral international sur les méthodologies de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00757714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los costos ocultos eje de la teoría socioeconómica de las organizaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international UNAM - Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, México. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inversión en capital humano : impacto en el desempeño y rentabilidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International UNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, México. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle de gestion socio-économique dans les organisations de service public - Applications au Mexique, Belgique et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée OCDE - Groupe de travail Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimensión gestión del riesgo empresario en la Balanza Económica de la Teoría Socioeconómíca de los costos-desempeños ocultos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Congrès de l'Institut International des Coûts (IIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Uruguay. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of socio-economic management research: Going beyond the triple bottom line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque et séminaire doctoral international sur les méthodologies de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metamorfisis y RSE de la educación supérior : mejora de la eficiencia, de la eficacia y de la calidad de los servicios-resultos cualimétricos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international ACACIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mexico. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métamorphose et developpement durable des PME. Résultats comparés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFSAM Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficience des ressrouces au service de la qualité des soins : Management des coopérations interprofessionnelles à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ALASS (México)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métamorphose des services publics ; résultats qualimétriques d'amélioration de l'efficience, de l'efficacité et de la qualité des services aux usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Congrès transatlantique de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">contribution of qualimetrics intervention-research methodology to transorganizational development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque international et consortium doctoral sur le développement et la conduite de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques innovantes de management et de recherche. La théorie socio-économique des organisations congénitalement imprégnée de RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France. pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inversión en desarrollo cualitative del potencial humano : mejorar la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ACACIA Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, México. pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">logiques de recours aux soins psychiatriques, géolocalisation des infrastructures hospitalières et réorganisation interne : une double approche externe/interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Broggio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ALASS México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicateurs de pilotage de la responsabilité sociale et sociétale des entreprises : résultats d'expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international des coûts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et pilotage de la responsabilité sociale et sociétale de l'entreprise - résultats de recherches longitudinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international et consortium doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilidad social y societal de la empresa : indicatores para dialogar con las partes interesadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ACACIA Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, México. pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isomorfismo disfunctional : de la pequeña a la gran empresa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université de Hidalgo Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Francia. pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction of knowledge and research results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès EGOS - Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Spain. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions governing the performance of employment and environmental standards socioeconomic considerations and proposals based on case histories from cheminals and food manufacturing industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International et consortium doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythe et réalités de l’apport des outils informatisés à l’accroissement de l’efficacité en secteur hospitalier. - Cas d’expérimentation évalué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Conférence internationale sur la science des systèmes de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, congrès ICSSHC, Sep 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04621276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tétranormalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche AFC-AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVOLUTION DES OUTILS DE CONTRÔLE ET DES CRITERES DE PERFORMANCE, FACE AUX DEFIS DE CHANGEMENT STRATEGIQUE DES ENTREPRISES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ÈME CONGRES DE L'AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, France. pp.CD-Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir sur les coûts-performances cachés pour redresser une TPE défaillante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (23), pp.4-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/accra.0023.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the field of NGO cooperation in Lebanon: Snapshot from the field. Management international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (3), pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-na6k-7pyf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04656312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de la recherche-intervention socio-économique dans les contextes africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 14 (1), pp.21-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riso.014.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04657002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of ego-altruism: a contribution to the analysis of organizational behavior in socio-economic approach to management (seam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HENRI SAVALL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 129 (3), pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.129.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise libérée a-t-elle réinventé le management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 40 (3), pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.220.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03916758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rigorous and Relevant Research-Based Approach to Management Consulting: SEAM and Qualimetrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMBPP.2022.11451symposium⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04708826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos au numéro thématique &amp;quot;Responsabilité sociétale des enseignants-chercheurs en management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Responsabilité sociétale des enseignants-chercheurs en management, 30 (30), pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Communication on Teachers’ Satisfaction and Productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Humanities and Social Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24203/ajhss.v9i3.6677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04708670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impactos de la digitalización en los sistemas de información de gestión y costos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Podmoguilnye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista del Instituto internacional de Costos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.102-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04657353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération entre pharmacie et services cliniques à l’hôpital et son impact sur la prise en charge thérapeutique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Frachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.223-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02395679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociétale des écoles de management en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La responsabilité sociétale des écoles de management en France, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation de la recherche par l’expérimentation en entreprise. Cas du modèle de management socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (284), pp.149-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité des écoles de management pour améliorer la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La responsabilité sociétale des écoles de management en France, 25, pp.76-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Trends in Organizational Challenges and Need for Change: The ISEOR Research Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organization Development Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04657714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité des écoles de management pour améliorer la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 25 (2), pp.76-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.025.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04657458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attractivité, fidélisation et implication du personnel des EHPAD : une problématique sectorielle et de management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), pp.31-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.171.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02089100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The difference between management consultancy and research-intervention. A report on a method, and a study of the advantages and drawbacks for researchers and companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Practice of Socio-Economic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02089113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic Bedrock Theory and the Cohesion Leverage Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Theory and Practice of Socio-Economic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02089133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des risques psychosociaux au travail. Un impératif… à démystifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 103 (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.103.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04657838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04657833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015/2 (120), pp.4-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ar(t)chitectes et management : histoires d’introduction d’outils de management chez les architectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 120 (2), pp.4-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.120.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can CSR be standardized Through a Socio-Economic &amp;quot; System wide Sustainable Social responsibility&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle contribution du management au developpement de la dynamique territoriale ? Experimentation d'outils de contractualisation sur trois territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.022.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential contribution of the socio-economic approach to management to a better integration of CSR norms and economic standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, CSR, standardization ans critical management, 9 (3), pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action research and intervention research in the French landscape of organizational research: The case of ISEOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (4), pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtriser les coûts et performances cachés pour une performance durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential contribution of the socio-economic approach to management to a better integration of CSR norms and economic standards: Case study of a pastry company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.232-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action research and intervention research in the French landscape of organizational research: The case of ISEOR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Organizational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (4), pp.551-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJOA-06-2013-0675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle contribution du management au developpement de la dynamique territoriale ? Experimentation d'outils de contractualisation sur trois territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.022.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, lien entre l'individu, l'organisation et la société : nouvel énoncé de la théorie socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00985885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle contribution du management au développement de la dynamique territoriale ? Expérimentation d'outils de contractualisation sur trois territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.5-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, lien entre l'individu, l'organisation et la société : nouvel énoncé de la théorie socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Responsabilité sociale des entreprises et les PME, 14 (14), pp.4-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de données qualitatives et recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 95 (2), pp.211-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.095.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04657847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, lien entre l’individu, l’organisation et la société : nouvel énoncé de la théorie socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 14 (1), pp.4-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.014.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de données qualitatives et recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.211-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.095.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possible Contributions of Qualimetrics Intervention-Research Methodology to Action Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Action Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de la coopération interprofessionnelle à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fièr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (6), pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.116.0277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et pilotage de la responsabilité sociale et sociétale de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista del Instituto internacional de Costos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et pilotage de la responsabilité sociale et sociétale de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista del Instituto internacional de Costos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00980613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de coût-valeur des activités. Contribution de la théorie socio-économique des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de Gestion - Management Sciences - Ciencias de Gestión</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de coût-valeur des activités. Contribution de la théorie socio-économique des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.61-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Emergence of Implicit Criteria Actually Used by Reviewers of Qualitative Research Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organizational Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (3), pp.510-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094428107308855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer la gouvernance des systèmes complexes : le cas de la filière-territoire &amp;quot;Sortie du Monde Hospitalier et retour à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Santé et Symétrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8/3-4, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus participatif de changement pour une performance socio-économique durable : cas évalués d'entreprises et d'organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (5), pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizational transformation through the socio‐economic approach in an industrial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (1), pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/09534810310459774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage entre autonomie et contrôle : cas d'expérimentation de la méthode de délégation concertée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la &amp;quot;pensée en action&amp;quot; stratégique ou le non-dit dans les discours sur la stratégie. Propositions pour améliorer la qualité scientifique des recherches en stratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIR: Management International Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA DIMENSIÓN COGNITIVA DE LA INVESTIGACIÓN-INTERVENCIÓN : LA PRODUCCIÓN DE CONOCIMIENTOS POR MEDIO DE LA INTERACTIVIDAD COGNITIVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Systémique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 10 (1-2), pp.157-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des systèmes d'informations vivants : étude des conditions d'efficacité à partir d'expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalité des TPE &amp; PME : mesure de leur performance socio-économique durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Petit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitalité et prospérité durable des Très Petites et Moyennes entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS Éditions, pp.13-16, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ems.petit.2025.01.0013⟩</w:t>
+              <w:t xml:space="preserve">, EMS Éditions, pp.17-58, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.petit.2025.01.0017.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos des coordinateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Petit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitalité et prospérité durable des Très Petites et Moyennes entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS Éditions, pp.17-58, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ems.petit.2025.01.0017.⟩</w:t>
+              <w:t xml:space="preserve">, EMS Éditions, pp.13-16, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.petit.2025.01.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480828v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Petit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitalité et prospérité durable des Très Petites et Moyennes entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Éditions, pp.225-230, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.petit.2025.01.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion socio-économique : comment récupérer des ressources financières perdues en recyclant les coûts cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommages en l'honneur du Professeur WADE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04857190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues scientifiques entre Françoise Chevalier et l’ISEOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'humaniste passionnée par le terrain Hommage au Professeur Françoise Chevalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.98-105, 2024, 978-2-37687-815-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.kalik.2023.02.0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualimetric Storytelling&amp;quot;: Storytelling Techniques of Words and Numbers for Both Decision Making and Effective Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.kalik.2023.02.0098⟩</w:t>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Savall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A World Scientific Encyclopedia of Business Storytelling. Set 1: Corporate and Business Strategies of Business Storytelling Volume 5: Business Storytelling of Socioeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 05, World Scientific, pp.57-72, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811273537_0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storytelling for Non-profits: How Do Socio-economic Interventions Recount the Organization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolly Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Worl Scientific Publishing Company. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Storytelling of Socioeconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-162, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811273537_fmatter⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualimetric intervention-research as an approach to studying organizational change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Buono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David B. Szabla; David Coghlan; William Pasmore; Jennifer Y. Kim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research Methods in Organizational Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.150-171, 2023, 9781800378520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781800378520.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Amandine Savall. </w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Jean-Jacques Rosé; Miguel Delattre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A World Scientific Encyclopedia of Business Storytelling. Set 1: Corporate and Business Strategies of Business Storytelling Volume 5: Business Storytelling of Socioeconomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RSE et Numérique : Une vision francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition EMS Management et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-12, 2022, Collection Gestion en liberté, 978-2-37687-527-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capitalisme peut et doit être socialement responsable sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cappelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, management et Société. Mélange en l’honneur du professeur Henri Zimnovitch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12989-9.p.0635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlar su crecimiento, mantener su rentabilidad y desarrollar su potencial humano. El desafío exitoso de una PYME agroindustrial en México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Sanchez-Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.350-359, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des compétences managériales et performance durable des petites entreprises en profession libérale (Chapitre 20)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.294-305, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une « numérisation apprivoisée » au service de l’évolution de la méthode socio-économique (Chapitre 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouria Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Ziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.106-116, 2021, 978-2-37687-470-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolider la recherche-intervention par des dispositifs de communication et de diffusion. Les colloques annuels et la revue Recherches en Sciences de Gestion (chapitre 5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Henri Savall;; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-138, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme socialement responsable, environnement pertinent du management socio-économique (Chapitre 113)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Henri Savall;; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.1206-1216, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.1206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse actuelle de la théorie et du management socio-économiques (Chapitre 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Henri Savall;; Véronique Zardet (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.33-96, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stages de formation professionnelle. Un dispositif scientifique et pédagogique complémentaire de la recherche-intervention (Chapitre 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karile Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS - Management &amp; Société, pp.117-128, 2021, Col. Management socio-économique et recherche-intervention,, 978-2-37687-470-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction vitale de vente et raison d'être des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation commerciale : tous vendeurs dans les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un obstacle à la modernisation des services publics : le virus TFW (taylorisme- fayolisme- weberisme). cas d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes publiques : expériences et enseignements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-343-07974-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Organizational Agility Through Socio-Economic Management Consulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Conbere John, Savall Henri, Heorhiadi Alla (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decoding The Socio-Economic Approach to Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IAP - Information Age Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-183, 2016, Research in Management Consulting, 978-1-68123-251-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le portage de la RSE par les acteurs internes : le réveil nécessaire de la sensibilité économique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La comptabilité en action </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09140-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementar una estrategia de responsabilidad social sustentable y soportable: enfoque práctico según la teoría socioeconómica de las empresas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilidad Social Empresarial de las Pymes del estado de Guanajuato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-607-32-3740-6-90000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Potential at the Core of Socio-Economic Theory (SEAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decoding the Socio-Economic Approach to Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1-68123-251-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Intervention-Research a Research Methodology or Scientific-based Consulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decoding The Socio-Economic Approach to Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1-68123-251-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilidad social empresarial, vinculo entre el individuo, la organización y la sociedad: Nuevo enunciado de la teoría socioecónomica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réformes publiques : expériences et enseignements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-343-07974-5</w:t>
+              <w:t xml:space="preserve">Desarrollo organizacional y sustentabilidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-607-8359-56-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recyclage des coûts cachés en création de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decoding The Socio-Economic Approach to Management</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.163-183, 2016, Research in Management Consulting, 978-1-68123-251-5</w:t>
+              <w:t xml:space="preserve">Construire l'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussir la mutation de l'entreprise grâce à un développement endogène, fondé sur la création de valeur ajoutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ennajem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise revisitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Médiations comptables et stratégiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tétranormalisation : redonner une place centrale à l'homme et son jugement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse critique de l'expertise et des normes : théorie et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE CHALLENGE OF A MEXICAN SME: Mastering Growth and Preparing the Business Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Rasolofoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research in Management Consulting, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUBLIC SERVICE MODERNIZATION AND SOCIO-ECONOMIC PERFORMANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Research in Management Consulting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflecting on Conventional Wisdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectes : l’art et la règle, quelle cohabitation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique normative : Arbitrer et négocier la place de la norme dans l’organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 10, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetranormalization, Disruption of Markets and Strategic Steering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...366 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organizational Change and Global Standardization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflecting on SEAM in the 21st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche qualimétrique du contrôle de gestion : autocontrôle et pilotage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sytèmes de gestion entre simplification et complexification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Architects: Normative dispossession of an art trade is not inevitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organizational Change and Global Standardization: Solution to Standards and Norms - Overwhelming Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 11, Routlelge, pp.9, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des risques psychosociaux au travail. Un impératif… à démystifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les risques psychosociaux en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 103, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement stratégique aux prises avec la Tétranormalisation : un risque d'absentionnisme entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique normative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 14, pp.11, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des risques psychosociaux au travail. Un impérative...à démystifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions ; Les risques psychosociaux en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103, 2015, Les risques psychosociaux en questions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOCIO-ECONOMIC APPROACH TO MANAGEMENT WITHIN MEXICAN PUBLIC ORGANIZATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Arceo Alonzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Fernández Rubalcaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facilitating the Socio-Economic Approach to Management - Results of the first SEAM Conference in North America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAP Age Publishing (USA), pp.28, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtriser les coûts et les performances cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance et contrôle au quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.34, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00951336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una propuesta metodologica de intervencion organizacional para les pequenas y medianas empresas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Martinez Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Griselda Martinez Vazquez (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El management socioeconomic en pymes del sector de metalmecanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Politécnica de San Luís Potosí, pp.25-68, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement du potentiel humain et création de valeur économique dans l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir dans un nouveau monde : le développement et les coûts de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iseor éditeur, pp.6, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00951377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possible Contributions of Qualimetrics Intervention-Research Metodology to Action Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El management socioeconomic en pymes del sector de metalmecanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Politécnica de San Luís Potosí, pp.25-68, 2013</w:t>
+              <w:t xml:space="preserve">International Journal of Action Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rainer Hampp Verlag, pp.29, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coûts-performances cachés et gestion des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.8, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00799446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer la force et la réussite stratégique de l'entreprise par une démarche socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Robert Paturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUP, pp.12, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audit socio-économique et performance durable des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l'audit social et de la responsabilité sociétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.7, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00799439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Evolutive and Interactive Actor Polygon in the Theater of Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stoytelling and the Future of Organizations An Antenarrative Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.17, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de la théorie socio-économique des organisations à la poursuite et valorisation de l'oeuvre de François Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Action Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rainer Hampp Verlag, pp.29, 2012</w:t>
+              <w:t xml:space="preserve">Humanisme et travail chez François Perroux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.20, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Evolutive&amp;quot; and Interactive Actor Polygon in the Theatre of Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storytelling and the Future of Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Boje, pp.16, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00750266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la coopération interprofessionnelle à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gestion et d'Économie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal d'Économie Médicale, pp.17, 2011, Vol. 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le non dit dans la théorie socio-économique des organisations : situation de management et pièces de théâtres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanisme et travail chez François Perroux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.20, 2011</w:t>
+              <w:t xml:space="preserve">Fantasmes, Mythes, Non-dits et quiproquo - Analyse de discours et organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmathan, pp.18, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GLOBAL IT gestion socio-économique des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de la GRH dans les pays francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.8, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RSE et développement durable, fondements de la théorie socio-économique des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSE, entre globalisation et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Boeck, pp.30, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rewiew of two Major Global and Internationl Approaches to Organizational Change : SEAM and appreciative Inquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organization Development Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ODJ, pp.8, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensification actuelle de la tétranormalisation : risques et bonnes pratiques émergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes : origines et conséquences des crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.12, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desempeño global durable de las organizaciones ? sincronizar lo económico y lo social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Administracion y Organizaciones - UAM Xochímílco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UAM Xochímílco, pp.12, 2010, N°22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche socio-économique de la prospective des métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et Métier : visions d'experts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Quarto - EMS, pp.12, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de la Norme en matière de Responsabilité Sociale et Environnementale d'Entreprise, en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M.Boje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cappelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Pesqueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétranormalisation : la Normalisation dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, pp.103-110, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise face aux normes et à la tétranormalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et responsabilité sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.12, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythes et réalités de la contractualisation de l'action publique : les cas de contrats de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux défis du manager public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.8, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00799599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie socio-économique des organisations et tétranormalisation : perpétuer l'oeuvre de François Perroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Hommes et le management : des réponses à la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.20, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of Implicit Criteria Actually Utilized by Reviewers of Qualitive Research Articles : case of a European Journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Organizational Research Methods - AOM (États-Unis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Organizational Research Methods - AOM (États-Unis), pp.42, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de PME familiales - Résultats de recherches-interventions qualimétriques dans les PME européennes et mexicaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRH PME, Transmission - de nouvelles perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.13, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat public-privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment vivre ensemble : conditions économiques de la démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iseor éditeur, pp.20, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00951408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TÉTRANORMALISATION ET NOUVELLES RÈGLES DU JEU : CONTRIBUTION DE LA THÉORIE SOCIO-ÉCONOMIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment vivre ensemble : conditions démocratiques de la démocratie (Association Amis de F. Perroux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEOR Editeur, pp.52, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00951576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing sustainable global performance in small- to medium- sized industrial firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-Economic Intervention in organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfoque endógeno: ¿ Hacia una responsabilidad social de la empresa, sustentable y soportable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desempeño organizacional retos y enfoques contemporáneos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la dépendance des acteurs à l'égard des dysfonctionnements chroniques au sein de leur organisation. Résultats de processus de métamorphose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychanalyse, management et dépendances au sein des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.8, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00799468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décision managériale multidimensionnelle comme fondement des sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La décision managériale aujourd'hui : Mélanges en l'honneur de Jacques Lebraty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Nice, pp.25, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00799476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6696,4808 +21657,4808 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau du contrôle de gestion. Méthode des coûts performances cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS éditions, 2025, 978-2-38630-296-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-Economic Approach to Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, pp.165, 2024, 978-3031438745; 3031438744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43875-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tratado de gestión socioeconómica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAC GRAW HILL EDUCATION, 1, pp.1304, 2023, ISBN13 9788448641177 ISBN10 8448641175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-Economic Approach to Management Treatise: Theory and Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INFORMATION AGE PUBLISHING</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1300, 2023, ISBN: 979-8-88730-262-1 (Paperback). 979-8-88730-263-8 (Hardcover). 979-8-88730-264-5 (E-Book)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Draetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.389, 2022, Gestion en liberté, 978-2-37687-527-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1312 p., 2021, Col. Management socio-économique et recherche-intervention, Henri Savall, 978-2-37687-470-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menaces et opportunités du télétravail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS management et société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Col. Management socio-économique et recherche-intervention, Henri Savall, 970-2-37687-525-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtriser les coûts et les performances cachés, 7e éd.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Col. Gestion, 978-2-71787-128-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tétranormalisation : profusion des normes et développement des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 420 p., 2020, Col. Management socio-économique et recherche-intervention, Henri Savall, 978-2-37687-411-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment travailler ensemble ? Défis de l'intergénération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Col. management socio-économique et recherche-intervention, Henri Savall, 978-2-37687-327-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation apprivoisée : au service de l'humain et de la performance durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 374 p., 2018, Col. Management socio-économique et recherche-intervention, 978-2-37687-206-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic Engineering of the Reed : reflections on socio-economic Strategy and Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Information Age Publishing, 2017, 9781681239514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socially Responsible Capitalism and Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 2017, 978-1-138-28200-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation commerciale : tous vendeurs dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition EMS - Management &amp; Société, 2017, Col. Management socio-économique et recherche-intervention, 978-2-37687-078-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises, Valeur(s) et Prospérité : le capitalisme socialement responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition Economica, 2016, 978-2917078518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance et management, quelle coopération ? - [actes du 27ème Colloque de l'Institut de socio-économie des entreprises et des organisations]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, 2015, 9782717868333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtriser les Coûts et les Performances cachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, 978-2-7178-6827-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitalisme socialement responsable existe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">218 p., 2015, Col. Gestion en liberté, 978-2-84769-840-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique Normative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS, Management &amp; société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-84769-825-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becoming Agile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G Worley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">EMS éditions, 2025, 978-2-38630-296-1</w:t>
+                <w:t xml:space="preserve">Amandine Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Wiley &amp; Sons 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire l'entreprise. Les fondements du management socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, pp.178, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dynamics and Challenges of Tetranormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">MAC GRAW HILL EDUCATION, 1, pp.1304, 2023, ISBN13 9788448641177 ISBN10 8448641175</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IAP - États-Unis, pp.200, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises familiales : création, succession, gouvernance et management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.1300, 2023, ISBN: 979-8-88730-262-1 (Paperback). 979-8-88730-263-8 (Hardcover). 979-8-88730-264-5 (E-Book)</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.276, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Rosé</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussir en temps de crise , stratégies proactives des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.268, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Qualimetrics Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Research In Management Consulting, pp.387, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussir en temps de crise - Stratégies proactives des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.268, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management stratégique des professions libérales réglementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.283, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtriser les Coûts et les Performances Cachés 5e édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, Paris, pp.436, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management socio-économique - une approche innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Delattre</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, pp.389, 2022, Gestion en liberté, 978-2-37687-527-7</w:t>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.452, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingeniería estratégica Un enfoque Socioeconómico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 1312 p., 2021, Col. Management socio-économique et recherche-intervention, Henri Savall, 978-2-37687-470-6</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Autónoma Metropolitana (México), pp.489, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mastering Hidden Costs and Socio-Economic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Col. Management socio-économique et recherche-intervention, Henri Savall, 970-2-37687-525-3</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Information Age Publishing (IAP) USA, pp.345, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Releasing the untapped potential of enterprises through socio-economic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Col. Gestion, 978-2-71787-128-9</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ILO-BIT (Geneva), pp.180, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00780720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejorar los desempeños ocultos de las empresas a través de una gestión socioeconómica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 420 p., 2020, Col. Management socio-économique et recherche-intervention, Henri Savall, 978-2-37687-411-9</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ILO-BIT (Ginebra), pp.180, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03484333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernisation des services publics. Fécondité des partenariats publics-privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Col. management socio-économique et recherche-intervention, Henri Savall, 978-2-37687-327-3</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.286, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejorar los desempeños ocultos de las empresas a través de una gestión socioeconómica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 374 p., 2018, Col. Management socio-économique et recherche-intervention, 978-2-37687-206-1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ILO-BIT (Ginebra), pp.180, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libérer les performances cachées des entreprises par un management socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge, 2017, 978-1-138-28200-1</w:t>
+              <w:t xml:space="preserve">ILO-BIT (Genève), pp.180, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mastering Hidden Costs and Socio-Economic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Edition EMS - Management &amp; Société, 2017, Col. Management socio-économique et recherche-intervention, 978-2-37687-078-4</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Information Age Publishing (IAP) USA, pp.345, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02097083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hôpital et les réseaux de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Information Age Publishing, 2017, 9781681239514</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.262, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes de recherche innovantes pour créer des connaissances valides et opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Edition Economica, 2016, 978-2917078518</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISEOR, pp.1097, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00780723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management du développement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">218 p., 2015, Col. Gestion en liberté, 978-2-84769-840-4</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.248, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tétranormalisation : défis et dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2015, 978-2-7178-6827-2</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.195, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...84 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-2-84769-825-1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie stratégique du roseau (2ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.504, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">John Wiley &amp; Sons 2015</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et performances des établissements sociaux : des défis surmontables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.240, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation stratégique des Chambres de Commerce et d'Industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Economica, 2015, 9782717868333</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.275, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en Sciences de Gestion : Approche Qualimétrique, observer l'objet complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dunod, pp.178, 2014</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.432, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en Sciences de Gestion : Approche Qualimétrique, observer l'objet complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">IAP - États-Unis, pp.200, 2013</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.432, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01853397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Université citoyenne, progrès, modernisation, exemplarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Economica, pp.276, 2012</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.355, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management des entreprises culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Economica, pp.268, 2011</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.253, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche-intervention et création d'entreprises (accompagnement et évaluation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Research In Management Consulting, pp.387, 2011</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.354, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le notariat nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Economica, pp.268, 2011</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.263, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil aux entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Economica, pp.283, 2010</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.245, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PME-PMI : le métier de dirigeant et son rôle d'agent de changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Economica, Paris, pp.436, 2010</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.262, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certification, qualité et emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Economica, pp.452, 2009</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.262, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management innovant de l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Universidad Autónoma Metropolitana (México), pp.489, 2009</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.285, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Audit Social au Service du Management des Ressources Humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Economica, pp.286, 2008</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.295, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité du conseil et mutation du service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">ILO-BIT (Ginebra), pp.180, 2008</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.282, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau contrôle de gestion. Méthode des coûts-performances cachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">ILO-BIT (Ginebra), pp.180, 2008</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eyrolles, pp.399, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00783089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil et l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">ILO-BIT (Genève), pp.180, 2008</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISEOR, pp.369, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00776361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité intégrale de l'entreprise et professionnalisme des consultants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Information Age Publishing (IAP) USA, pp.345, 2008</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISEOR, pp.337, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...1838 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11507,15524 +26468,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vitalité des TPE &amp; PME au bénéfice de l'insertion professionnelle des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demain les cahiers de l'Opco EP Vol.1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.71-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le pharmacien peut-il prendre l’initiative pour coopérer avec les services cliniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Frachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPISTEMOLOGIA DA GESTÃO O conhecimento do objecto complexo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176184v1</w:t>
-              </w:r>
-[...15154 lines deleted...]
-                <w:t xml:space="preserve">halshs-04660964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts socio-économiques du dispositif public des Ateliers Santé Ville - Observatoire Action Sociétale et Action Publique (ASAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Goter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04621286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27034,125 +26839,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et management : quelle coopération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 27ème Colloque de l'Institut de socio-économie des entreprises et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. Economica, 2015, Col. management socio-économique, 978-2-71786-833-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId438"/>
+      <w:footerReference w:type="default" r:id="rId436"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27299,51 +27104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.petit.2025.01.0013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.petit.2025.01.0017." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.petit.2025.01.0225" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2023.02.0098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre El Haddad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Bassil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273537_fmatter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04646216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800378520/book-part-9781800378520-18.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04544764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rateau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273537_0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03768658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03662382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanchez-Montes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guerrero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635931v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Harbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ziani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bonnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0117" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karile Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03637243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;ron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.1206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638341v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ron Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01343915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/Decoding-the-Socio%E2%80%90Economic-Approach-to-Management" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rasolofoarisoa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Rose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01226204v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01266221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01176197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ennajem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221481v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01249899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01243491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Arceo Alonzon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Fern&#225;ndez Rubalcaba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04138313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Martinez Vazquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766487v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766543v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799599v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799468v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43875-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zardet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoagepub.com/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04124442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ros&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/rse-et-numerique-une-vision-francophone/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/651-menaces-et-opportunit%C3%A9s-du-t%C3%A9l%C3%A9travail.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-maitriser-les-couts-et-les-performances-caches-7e-ed-savall-henri-zardet-veronique-c2x32209850" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/601-t%C3%A9tranormalisation-profusion-des-normes-et-d%C3%A9veloppement-des-entreprises.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452087v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/554-comment-travailler-ensemble-d%C3%A9fis-de-l-interg%C3%A9n%C3%A9ration.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02140232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/506-la-digitalisation-apprivois%C3%A9e-au-service-de-l-humain-et-de-la-performance-durable.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629276v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01539792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04139660v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222793v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/gestion-en-liberte/ouvrage/382-dynamique-normative.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Worley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Savall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04139647v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956334v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803203v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779907v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779915v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776222v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779931v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779936v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gavin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776253v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776333v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776338v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776341v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776344v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776345v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776351v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776361v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01564604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frachette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01176184v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480882v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487627v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857150v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465361v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697649v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04557912v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2020.02.0059" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04592551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970551v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708943v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Marty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salmeron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boje" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.11451symposium" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709024v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709058v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claire Le L&#233;dan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03321920v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Elias" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gephart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Henderson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2020.12259symposium" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710311v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Barazi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710196v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710204v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Caumeil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710327v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710278v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Tang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709139v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710438v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04557876v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01635037v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Datry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Williams" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tf Yaeger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khabbaz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01631473v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858668v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01593046v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01631476v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dussossoy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634961v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525621v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355001v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138120v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Broggio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01130621v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199872v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525622v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222817v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222802v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408573v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199871v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221540v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01157452v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986857v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Worley" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00979437v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01068715v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krief" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074974v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222749v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01068668v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009962v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01065827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985904v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009248v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Worley" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009963v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geparth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954676v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saint L&#233;ger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799536v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948622v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948631v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949691v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanchez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799528v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948651v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843557v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799543v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759829v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766356v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749884v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749841v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749849v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757689v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749679v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Margarita Fernandez Ruvalcaba" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760148v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760142v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799539v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748077v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766364v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766383v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757714v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766380v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766317v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749860v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766370v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749889v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749931v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749946v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749974v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749949v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749912v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749922v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766377v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749993v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749989v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749981v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749986v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749979v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621276v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408533v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584652v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446333v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0023.0004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656312v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-na6k-7pyf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657002v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.014.0021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384077v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=HENRI SAVALL" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.129.0055" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916758v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Holtz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708826v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277473v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708670v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tannous" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24203/ajhss.v9i3.6677" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657353v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Podmoguilnye" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395679v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barth" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158702v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02494456v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00373" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657458v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.025.0076" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657714v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159650v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089100v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.171.0031" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089113v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089133v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01185640v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657833v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657838v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.103.0061" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660865v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949123v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660923v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960351v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.022.0005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01089145v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222078v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660890v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660887v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-06-2013-0675" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01016537v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860069v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049137v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985885v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063204v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657847v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.095.0211" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660898v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.014.0004" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00914102v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949103v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04002972v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fi&#232;r" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.116.0277" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980613v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749660v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950636v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660948v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660942v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094428107308855" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8PSD7WVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799487v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799491v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660950v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09534810310459774" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-2RNS1F00-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660960v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799497v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737134v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660964v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621286v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221317v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Savall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zardet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04592551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04557912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2020.02.0059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Marty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salmeron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boje" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.11451symposium" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claire Le L&#233;dan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03321920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Elias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gephart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Henderson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2020.12259symposium" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Barazi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rateau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Caumeil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04557876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01631476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frachette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dussossoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01635037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Datry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Williams" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tf Yaeger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Khabbaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01630483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01631473v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01593046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ennajem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01157452v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Broggio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01130621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Harbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01134172v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rasolofoarisoa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Worley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geparth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00979437v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01068715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krief" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01068668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222749v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Worley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01065827v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;ron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00989939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948631v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saint L&#233;ger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766356v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fi&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Margarita Fernandez Ruvalcaba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766317v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749889v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749912v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749986v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766377v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749993v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446333v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.0023.0004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656312v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre El Haddad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-na6k-7pyf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657002v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.014.0021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384077v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=HENRI SAVALL" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.129.0055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Holtz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708826v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tannous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24203/ajhss.v9i3.6677" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Podmoguilnye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395679v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rieutord" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158702v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02494456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00373" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657714v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.025.0076" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089100v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.171.0031" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089113v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089133v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657838v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.103.0061" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657833v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.120.0004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01185640v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660865v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01016537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.022.0005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222078v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ron Michel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01089145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949123v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-06-2013-0675" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985885v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063204v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657847v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.095.0211" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660898v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.014.0004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00914102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04002972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fi&#232;r" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.116.0277" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749660v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980613v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950636v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660948v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660942v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094428107308855" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8PSD7WVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799487v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799491v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660950v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09534810310459774" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-2RNS1F00-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660960v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737134v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660964v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480828v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.petit.2025.01.0017." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480830v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.petit.2025.01.0013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480837v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.petit.2025.01.0225" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857190v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857182v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2023.02.0098" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04544764v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273537_0004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480956v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Bassil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811273537_fmatter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04646216v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buono" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800378520/book-part-9781800378520-18.xml" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03662382v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03768658v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0635" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635961v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanchez-Montes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guerrero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0294" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635931v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ziani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0106" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635935v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bonnard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0117" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03637243v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.1206" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635924v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0033" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635932v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karile Morel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638341v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301030v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383146v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/Decoding-the-Socio%E2%80%90Economic-Approach-to-Management" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341077v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01343915v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383127v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383131v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01226204v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01266221v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01176197v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408527v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140299v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140305v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Rose" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221591v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221506v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187518v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138107v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221500v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01249899v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221481v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01243491v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984300v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Arceo Alonzon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Fern&#225;ndez Rubalcaba" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951336v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04138313v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Martinez Vazquez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951377v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750226v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799446v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766481v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799439v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801064v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749813v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750266v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766304v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766543v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749821v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749818v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766449v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749805v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766446v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743007v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766487v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799599v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749828v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766465v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766546v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951408v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951576v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638259v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383401v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799468v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799476v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463336v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660969v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43875-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660982v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660985v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoagepub.com/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04124442v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ros&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/rse-et-numerique-une-vision-francophone/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452189v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452060v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/651-menaces-et-opportunit%C3%A9s-du-t%C3%A9l%C3%A9travail.html" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452216v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-maitriser-les-couts-et-les-performances-caches-7e-ed-savall-henri-zardet-veronique-c2x32209850" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452181v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/601-t%C3%A9tranormalisation-profusion-des-normes-et-d%C3%A9veloppement-des-entreprises.html" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452087v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/554-comment-travailler-ensemble-d%C3%A9fis-de-l-interg%C3%A9n%C3%A9ration.html" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02140232v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/506-la-digitalisation-apprivois%C3%A9e-au-service-de-l-humain-et-de-la-performance-durable.html" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01539792v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629289v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629276v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04139660v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04139647v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222793v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221275v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221311v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/gestion-en-liberte/ouvrage/382-dynamique-normative.html" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221298v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Worley" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956334v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803203v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783104v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776213v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779907v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783106v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776215v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779915v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776222v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779931v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779936v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780720v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484333v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776231v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779947v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779941v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097083v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776248v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780723v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gavin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776253v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783085v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783084v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776259v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776268v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783087v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853397v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776333v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776338v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776339v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776341v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776344v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776345v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776347v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776351v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776354v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776357v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783089v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776361v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776364v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480922v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01564604v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01176184v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621286v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221317v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>