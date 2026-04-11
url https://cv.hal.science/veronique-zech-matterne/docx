--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Zech-Matterne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-zech-matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5818-9019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06108669X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">44514784</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000046592225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining biodiversity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underutilised crops in Europe: an interdisciplinary approach towards sustainable practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Mcclatchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lohwasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the terminology relating to exogenous vascular plants: application to the inventory of archaeo-phytes and neophytes of metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (4), pp.69-97. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2024a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fertilization of fields in the northern half of France (600 BCE-500 CE), approached by N isotope analyses of cereal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.1440714. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fearc.2024.1440714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture du VIe au IVe siècle avant notre ère dans les Hauts-de-France, entre animal et végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Habitat et culture matérielle de La Tène ancienne dans le nord du Bassin parisien - HABATA 3, 3/4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'approvisionnement [Des activités économiques difficiles à caractériser]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine de Muylder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie funéraire à Thaenae (Thyna, Tunisie) : nouvelles données sur le &amp;quot;Mausolée Fendri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Belmabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Arous Ouslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.191-235. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/antafr.6473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Ribécourt-Dreslincourt (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Du Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119 (4), pp.663-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouveau de l’analyse spatiale des établissements ruraux laténiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hommages à Frédéric Gransar, 1/2, pp.301-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop manuring on the Beauce plateau (France) during the second iron age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103463. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un témoignage de gestes funéraires antiques à Bonneuil-en-France (Val-d’Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.213-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement rural La Tène C2/D1 de Rivecourt &amp;quot;le Petit Pâtis&amp;quot; (Oise) - présentation monographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hommages à Frédéric Gransar, 1/2, pp.185-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités artisanales sur la rive droite de la Vesle à Reims/&amp;lt;em&amp;gt;Durocortorum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.259-291. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Ribécourt-Dreslincourt (Oise) : approche pluridisciplinaire d'un ensemble d'exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Du Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.663-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un stock céréalier en position primaire (?) découvert dans une ferme laténienne à Sainte-Honorine-la-Chardonnette (communes de Ranville et Hérouvillette, Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1/2, pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore sauvage du boulevard Dr Henri-Henrot à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; : approche carpologique de l’environnement du site et des productions de denrées végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Pagnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie végétale à partir des études carpologiques du boulevard Dr Henri- Henrot à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed morphology uncovers 1500 years of vine agrobiodiversity before the advent of the Champagne wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.2305. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81787-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should &amp;lt;em&amp;gt;Bromus secalinus&amp;lt;/em&amp;gt; (rye brome) be considered a crop?: Analysis of &amp;lt;em&amp;gt;Bromus&amp;lt;/em&amp;gt; rich assemblages from protohistoric and historic sites in northern France and textual references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal. Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, p.773-787. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-021-00830-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’histoire de la boulangerie romaine : étude de « pains/galettes » découverts en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas G. Heiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.261-296. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief history of plants in north-eastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-020-00800-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into agriculture in northwestern France from the Bronze Age to the Late Iron Age: a weed ecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.47-61. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-020-00817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aire sacrée de Baal Hammon-Saturne à Dougga. In: Aounallah S., Brouquier-Reddé V. (dir.), Dossier &amp;quot;Dougga, la périphérie nord (résultats des campagnes 2017-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamden Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.245-274. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/antafr.2973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop productions, forms and sustainability of the Iron Age farmsteads in northern France: differences and convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Ur- und Frühgeschichte Mitteleuropas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Trebsche P., Wendling H., Augstein M., Fries-Knoblach J., Ludwig K., Schumann R., Tappert C., Wiethold J. (eds.) LANDwirtschaft – LANDnutzung, Aspekte der Aneignung und Ökonomie ländlicher Ressourcen im eisenzeitlichen Mitteleuropa, Proceedings of the Annual conference of the Iron Age Study Group (AG Eisenzeit), 18th–21st September 2016, Münster, Allemagne., 93, pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction des agrumes en Méditerranée occidentale. Données archéobotaniques, iconographiques et littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2-3 / 2016), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.FOOD.5.115336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02166169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans d’archéobotanique en France (1977-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.113-134. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.5502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Paleoethnobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0662-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Fertility Conditions in North-Eastern Gaul During the La Tène and Roman Periods: A Combined Stable Isotope Analysis of Archaeobotanical and Archaeozoological Remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.323-337. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2017.1291563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de l'ouvrage : Stéphanie Thiébault et Pascal Depaepe (dir.) L’archéologie au laboratoire, Paris : La Découverte/Universciences/Inrap, 2013, 291 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, Sciences Sociales (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (1), pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesamum indicum L. (sesame) in 2nd century bc Pompeii, southwest Italy, and a review of early sesame finds in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.673-681. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-015-0521-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne-au-Mont, Des bergeries sur le littoral morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clotuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor des blés nus en France septentrionale : systèmes de culture et commerce céréalier autour de la conquête césarienne et dans les siècles qui suivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pradat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Consommer dans les campagnes de la Gaule romaine. Actes du Xe congrès de l’Association AGER, 21, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of Citrus in Italy with reference to the identification problem of seed remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Celant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets erratiques et vestiges rituels, les macrorestes végétaux et les os animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Archéologie et religion : le sanctuaire dionysiaque de S. Abbondio à Pompéi - Varia, 125(1), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données archéobotaniques sur les établissements ruraux du second âge du Fer en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.285-294. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.2416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des espaces de stabulation. Etude pluridisciplinaire d'habitats du Néolithique au Moyen-âge dans le nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Broes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rouppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.06-17. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille d’un quartier funéraire des I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; et II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. dans le &amp;lt;i&amp;gt;suburbium&amp;lt;/i&amp;gt; de Soissons/&amp;lt;i&amp;gt;Augusta Suessionum&amp;lt;/i&amp;gt; : aires de crémation et inhumations d’enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gissinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Corsiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Kaurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nécropoles et sociétés : cinq ensembles funéraires des provinces de Gaule (I</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> siècle apr. J.-C.), 69 (1), pp.3-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Pistrina : recherches sur les boulangeries de l'Italie romaine [2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne Zeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.306-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture et viniculture dans le nord du bassin parisien d’après les données archéobotaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelina sativa : l'or végétal du Bronze et du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest remains of a Citrus fruit from a western Mediterranean archaeological context? A microtomographic-based re-assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6-7), pp.277-282. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changis-sur-Marne « Les Pétreaux » : trois siècles d’évolution d’établissements ruraux de la fin du Bronze final au début du premier Age du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (2), pp.307-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières tentatives d’interprétation spatiale d’un site rural du Bronze final à Changis-sur-Marne (Seine-et-Marne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (2), pp.1-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt des grands décapages. Les Fermes des VIe et Ve siècles av.notre ère de Verberie (Oise).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la protohistoire ancienne en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.99-120. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.2005.2460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat de La Tène ancienne sur la Z.A.C. Centre-Ville de Bussy-Saint-Georges (Seine-et-Marne) 2e partie / Early La Tène occupation on the Z.A.C. centre-ville at Bussy-Saint Georges (Seine-et-Marne) - Part two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Pernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.2002.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat de La Tène ancienne sur la Z.A.C. Centre-ville de Bussy-Saint-Georges (Seine-et-Marne) - lère partie / Ancient La Tène occupation in the zac centre-ville at Bussy-Saint-Georges (Seine-et-Marne) - Part one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Pernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (1), pp.27-67. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.2001.2874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation gauloise au Nord-Ouest de Caen. L'évaluation en sondage du plateau de Thaon (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne Zeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16, pp.131-194. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rao.1999.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ferme gauloise de la Tène D1 et sa nécropole : Jaux &amp;quot;le Camp du Roi&amp;quot; (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3/4, pp.245-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter, produire et consommer dans le Massif armoricain, du Néolithique à l’époque Moderne : inventaire des données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Dhesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Rencontres d’Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation des champs dans la moitié nord de la France durant le second âge du Fer et le début de la période romaine (Ve s. av. n.-è. - Ier s. de notre ère), approchée par les analyses isotopiques de l’azote des restes céréaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ᵉ Colloque International de l’AFEAF : Les économies alimentaires dans l’Europe de l’Âge du Fer : Production et consommation de la montagne à la côte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation des champs durant l’Antiquité : étude expérimentale du parcage de bétail et son effet sur la composition isotopique des céréales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ?, 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses biogéochimiques (δ15N) des restes céréaliers pour la compréhension des pratiques de fertilisation des champs en Gaule (500 av. JC-500 ap. JC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque Quaternaire, Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycler le fumier pour favoriser la croissance des cultures : la fertilisation des champs durant l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine nationale écologie environnement biodiversité, L’énergie dans le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DiPEE Paris-Linné, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fertlization of fields in Gaul (500 BCE-500 CE), approached by the biogeochemistry of cereal remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th annual meeting of the EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le workpackage 2 &amp;quot;Fouille et étude des urnes funéraires conservées au musée archéologique de Sfax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Arous Ouslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Belmabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarhane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude pour la clôture du programme A*Midex Méditerranée "Training and Research in Archaeology and development Strategies in Tunisia (TRIADS)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme A*Midex Méditerranée "Training and Research in Archaeology and development Strategies in Tunisia (TRIADS)", Feb 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde « Archéologie et Environnement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises scientifiques de l’archéologie française en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Conseil national de la recherche archéologique du Ministère de la Culture, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation des champs en Gaule durant le second âge du Fer et la période romaine, abordée par la biogéochimie des restes céréaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Léa Drieu; Claire Delhon; Martine Regert, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromus secalinus : weed, « near-crop », or occasional food resource? Investigation based on 338 case studies in northern France, from 1325 BC to 1500 AD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BrIAS Workshop 02 Eating From the Wild Interdisciplinary Perspectives on Wild Plant Use and Foraged Food,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles (ULB); the Vrije Universiteit Brussel (VUB); Brussels Institute for Advanced Studies, 2022, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête philologique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Blandenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Le texte et la pratique : dialogues pluridisciplinaires sur le statut du traité d’agriculture, colloque de clôture de l’ANR AgroCCol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête philologique entre textes et pratiques: le far, de l’épeautre à l’amidonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Blandenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte et la pratique : dialogues pluridisciplinaires sur le statut du traité d’agriculture,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blandenet M., Bretin Charbrol M., Lucioni P., Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution dans les champs au cours de l’âge du Bronze : synthèse archéobotanique sur l’agricultureet l’alimentation végétale entre Seine et Rhin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhesse P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles d’occupation du sol à l’âge du Bronze en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APRAB, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weed flora of Iron Age and Gallo-Roman hulled wheats (Triticum spelta L., Triticum dicoccon Schrank.): changing patterns related to ecological conditions of the fields, harvesting techniques, crop processing and storage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Hasslinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE-GfÖ joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'Ecologie/Gesellschaft für Ökologie, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes exotiques : herbiers et jardins comme objet d'étude de leur acclimatation et de leur conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l'Institut écologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire complémentaire de celle des céréales : les messicoles, plantes compagnes des moissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l'Institut écologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le &amp;quot;far&amp;quot;, de l'épeautre à l'amidonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Blandenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte et la pratique. Dialogues pluridisciplinaires sur le statut du traité d'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marine Bretin-Chabrol; Maëlys Blandenet; Pascal Luccioni, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements de la paléogénomique par l’étude d’ADN ancien de restes archéobotaniques : l’exemple du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval : 13es Rencontres d'Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manon Cabanis; Caroline Schaal, Feb 2018, Besse et Saint-Anastaise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation des champs sur le plateau de Beauce (France) au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorillo Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d'Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présence/absence» ou l’art de faire parler les aires d’ensilage et les rejets détritiques à défaut de structures d’habitat à partir du site de Milly-la-Forêt, «Le Bois Rond»/Carrière Fulchiron (Essonne) : un habitat ouvert de la période transitoire Hallstatt final/La Tène ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Mathéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLIe colloque Halma : HABATA, Méthodologie et interprétation des habitats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire HALMA, Oct 2019, Lille, France. pp.215-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora & Fauna: a comparative study of farming practices. Preliminary results from Krania's pits to discuss Greek colonization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Paul Crieelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Virtual Annual Congress 2021. Session: Dendroarchaeology: Wood Science for the Reconstruction of Past Landscapes and Human-Environment Interactions Based on Archaeological and Historical Studies of Wood Remains ; Theme 1: Widening horizons through human-environment interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, en visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie appliquée à la fouille des urnes et premiers résultats de l'étude des ossements humains et fauniques de l'aire sacrée de Dougga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un siècle de recherche sur les sanctuaires dits "tophets" de la Méditerranée centrale des époques punique et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de Mise en Valeur du Patrimoine et de Promotion Culturelle (AMVPPC ); Institut National du Patrimoine (INP), Dec 2021, Gammarth, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des ressources végétales en territoire Carnute du second âge du fer au Bas-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres d’archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03605932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural plots fertilisation during the second Iron Age in northern France through isotope analyses, methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occuper les espaces aux âges des Métaux : des sites aux paysages, VIe Rencontres doctorales de l’École Européenne de Protohistoire de Bibracte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EEPB, Mar 2020, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveurs végétales de l’âge du Bronze : d’Est en Ouest, le goût du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la table. L’alimentation à l’âge du Bronze et au premier âge du Fer : Journée thématique de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ginette Auxiette; Caroline Mougne; Rebecca Peake; Françoise Toulemonde, Mar 2017, Musée d’Archéologie Nationale à Saint-Germain-en-Laye, France. pp.39-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation des champs durant le Second Âge du Fer en France du nord, approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReAAH, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des productions végétales et des moyens de production à l’âge du Bronze dans le Nord-Ouest de la France : apports des données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bronze 2019, 20 ans de recherches, Actes du colloque international anniversaire de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02420122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in crop choices and plant husbandry practices between the Iron Age and Roman period in north-eastern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas. G. Heiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting of the EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millet and what else? The wider context of the adoption of millet cultivation in Europe, International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief history of plants in a region of northeastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02420103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d'un marqueur inédit de l'amendement des sols aux laminaires : mesure et cartographie des teneurs en arsenic sur grains de céréales archéologiques carbonisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring changes in agricultural soil amendments, from the late Bronze Age until Late Antiquity, in northern France, by investigating the weed flora composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité régionale des céréales, légumineuses et oléagineux en Gaule : Ce que nous disent les restes de plantes issus de contextes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Columelle et les céréales : Problématiques et enjeux des cultures de plein champ dans la littérature agronomique de l’Antiquité gréco-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02420143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de teinture végétale à Condate ? Les apports de la carpologie à la compréhension du site du 18, allée Coysevox (Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée des Jeunes Chercheurs·euses du CReAAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dites le avec des fleurs, des fruits et des arbres : 40 ans d’archéobotanique en France (1977-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02125603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la carpologie a la mise en évidence d’un atelier de teinturier urbain à Condate (Rennes, 18 allée Coysevox, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbier-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et évolution des productions céréalières et fruitières dans le quart nord-est de la France, d'après les données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la table ronde internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. pp.43-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et les Shadoks comptaient... évaluation expérimentale des méthodes de quantification des restes en carpologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études carpologiques sur les sites d’habitats médievaux de Champagne-Ardenne : Etat de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Preiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop productions, forms and sustainability of the Iron Age farmsteads in northern France: differences and convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the Iron Age Study Group (AG Eisenzeit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations agricoles et productions agropastorales dans les campagnes d'Île-de-France de La Tène Finale à la fin de la période galloromaine (IIe s. av. J.-C.-Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop/Atelier n°17 du projet RurLand (13 septembre 2016): Synthèses régionales (Île-de-France, territoire nervien, basse-vallée de la Seine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Sep 2016, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape changes and the palaeoenvironmental impacts of proto-urbanisation at the Gallic Oppidum of Corent, Auvergne, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ledger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Environmental Archaeology of European Cities (CEAEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un horizon inédit daté de la fin du IIe siècle ou du début du IIIe siècle ap. J.-C. à Reims (Marne) : les mobiliers en terre cuite, en verre et en métal découverts dans les restes d'un incendie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sindonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Nyon de la SFECAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nyon, Suisse. p. 577-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un contexte inédit daté de la fin du IIe siècle ou du début du IIIe siècle apr. J.-C. à Reims (Marne) : Les mobiliers découverts dans les restes d'un incendie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sindonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Actes du Congrès de Nyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nyon, France. pp.577-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosses à Banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise) : premiers résultats des observations pédologiques, micro-morphologiques, des analyses biochimiques, anthracologiques et carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacré science Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoins archéologiques et archéobotaniques de chanvre (Cannabis sativa L.) dans les sites de France septentrionale : l'ambigüité des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De cordes et de toiles. Le chanvre et le lin à la mer. Cultures, usages et innovations des origines à demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lorient - Douarnenez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations between databases and scientific projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioArch meeting GDRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interelations between databases and scientific projects –examples from some databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de cloture GDRE Bioarch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat de La Tène ancienne de Tagnon “La Fricassée” (Ardennes), Économie et vaisselier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bilouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habitat de La Tène ancienne de Tagnon “La Fricassée” (Ardennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Charleville-Mézières, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille et étude des urnes funéraires de Thaenae conservées au musée archéologique de Sfax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Belmabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude pour la clôture du programme Programme A*Midex Méditerranée "Training and Research in Archaeology and Development Strategies in Tunisia (TRIADS)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation du signal isotopique des céréales archéologiques et mise en place de référentiels d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should Rye brome be considered a crop? Can brome-rich assemblages, food-processed grains and textual references help us to clarify the perception of the plant, its uses and status in northern France, during the Iron Age and historical periods ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02420178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimums méthodologiques pour la rédaction des études carpologiques dans les rapports d’opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches. 4e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sélestat, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrarian Practices and Changes by Investigating Weed Flora in North-Western France from the Bronze Age to the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02420158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop manuring during the Second Iron Age in northern France, preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trois Mares : Danone - Vitapôle et doublement de la RD 128 (Île-de-France, Essonne, Palaiseau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Becq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carrière-Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 45, 2 vol. (450, 251 p.), 2024, Documents d’archéologie préventive 45, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/g7jp-fm50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations protohistoriques à Changis-sur-Marne « Les Pétreaux ». Première modélisation de finages (Bronze ancien-Hallstatt D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Recherches archéologiques 27, 408 p., 2024, 978-2-271-15334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chemin aux Errants, zone C (Haute-Normandie, Eure, Val-de-Reuil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , pp.3 vol., 2023, Documents d’archéologie préventive 39, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/vfyr-a254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Justice, Le Marais de la Fontaine-du-Cœur (Île-de-France, Seine-et-Marne, Varennes-sur-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , pp.3 vol., 2022, Documents d’archéologie préventive 30, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/re3e-v627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condé-sur-Suippe : l’oppidum du « Vieux Reims » (Aisne, RD62)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Henon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Galois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hugonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 231 p., 2021, Documents d’archéologie préventive 13, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/jejb-xc10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en Normandie : les premiers métallurgistes (2300 à 800 avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OREP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 140 p., 2019, Archéologies normandes, 978-2-8151-0473-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrumed: The History and Archaeology of citrus fruit in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications du Centre Jean Bérard, 2018, Collection du Centre Jean Bérard, 9782918887775. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pcjb.2107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, Gallia Rustica 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions agro-pastorales, pratiques culturales et élevage dans le nord de la Gaule du deuxième siècle avant J.-C. à la fin de la période romaine, Actes de la table-ronde internationale, Paris, 8-9 Mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. M. Mergoil; Montagnac, 2017, Archéologie des Plantes et des Animaux 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02166209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRUMED: Archaeology and history of citrus fruit in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications du Centre Jean Bérard, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les paysans gaulois (IIIe siècle-52 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions errance - inrap, pp.236, 2002, collection les Hesperides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysans gaulois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, 2002, Espérides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie au prisme des environnements du passé et aux prises avec les menaces environnementales actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lehoërff; Nicolas Grimal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie française en France et à l'étranger. Assises scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782877547208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Blandenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROR, pp.165-199, 2024, 978-2-36442-102-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des adventices de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bretin-Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAKALA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie au prisme des environnements du passé et aux prises avec les menaces environnementales actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lehoerff; Nicolas Grimal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie française en France et à l’étranger. Assises scientifiques. Actes de la rencontre organisée par l’Académie des Inscriptions et Belles-Lettres et le Conseil national de la recherche archéologique (CNRA) du ministère de la Culture à l’Académie des Inscriptions et Belles-Lettres, les 6 et 7 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et Belles-Lettres, 2024, 9782877547208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des blés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Blandenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisibles et maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Fögen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAKALA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.800cs17l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des céréales autres que les blés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bretin-Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAKALA - https://nakala.fr (Huma-Num - CNRS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.03d6d1ds⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie agricole dans la plaine de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.543-607, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pests and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Fögen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAKALA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.800cs17l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing arable weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bretin-Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of wheat varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Blandenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces alimentaires autres que les céréales et les légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), https://agriculture-antiquite.huma-num.fr/notices/les_esp%C3%A8ces_alimentaires_autres_que_les_c%C3%A9r%C3%A9ales_et_les_l%C3%A9gumineuses?lang=fr, 2024, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.e7d38nj3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats de la période romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chaidron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Duvette; Richard Rougier; Nathalie Soupart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les occupations protohistoriques et historiques de Méaulte (Somme), ZAC du Pays du Coquelicot et plateforme aéro-industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAP, pp.203-258, 2024, Revue archéologique de Picardie, Numéro spécial 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte environnemental [Cadre général]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjolaine de Muylder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de Picardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-23, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colorants [De la villa en bois à la villa en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjolaine de Muylder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de Picardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.330-338, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fanum et son espace [De la villa en bois à la villa en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Mataouchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjolaine de Muylder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de Picardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-259, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millet and What Else? The Wider Context of the Adoption of Millet Cultivation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Sidestone Press Academics, pp.155-184, 2022, Millet and what else? The wider context of the adoption of millet cultivation in Europe., 9789464270150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’orge nue en contexte funéraire, analyse carpologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lepetz S., Bernard V., Joly, D., Cervel M., Zazzo, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et mourir dans l'AltaÏ. Archéologie des pratiques de l'âge du Bronze à la période médiévale. Les sites de Burgast et Ikh Khatuu (Bayan Olgyi - Mongolie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 2.2.13, pp.179-187, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l’habitat durant La Tène ancienne à Villers-Bretonneux (Somme) : étude comparative des sites 1 et 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série, Collection Art et Archéologie, 29, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-408, 2021, Revue du Nord, 979-10-93095-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lin sauvage au lin cultivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lin, fibre de civilisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acte Sud / Confédération Européenne du lin et du chanvre, pp.64-69, 2021, 978-2-330-18082-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine de Limé (Aisne) à la fin du premier Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Henon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série, Collection Art et Archéologie, 29, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-344, 2021, Revue du Nord, 979-10-93095-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures à l’intérieur de l’église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rollins Guild. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ancienne église abbatiale d’Ottmarsheim. Études archéologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVAGE, pp.159-178, 2020, Mémoires d’Archéologie du Grand Est ; 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02440696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épeautre en France et dans les pays limitrophes : témoignages carpologiques d’un blé devenu « secondaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Lerouxel, J. Zurbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement dans les économies antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, Scripta Antiqua 140, pp.145-190, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport d’analyse carpologique : exposé des minimums méthodologiques communs attendus par la communauté archéologique (carpologues, responsables d’opérations, services de l’État)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14 p., 2020, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/g4c7-cj79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Tomadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversité historique des vins de Champagne : quelle relation avec les changements socio-climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérard J., Wolikow C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques et vignobles, du Néolithique à l’actuel : impacts, résilience et perspectives, Actes des Rencontres du Clos Vougeot 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco Culture et Traditions du Vin, pp.79-98, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité régionale des céréales, légumineuses et oléagineux à l'époque romaine en Gaule, d'après les graines et fruits archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandenet M. et Bretin-Chabrol M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La terre et le grain. Lectures interdisciplinaires de Columelle, De re rustica, I et II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. du CEROR, pp.149-188, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of olives and wood: baking bread in Pompeii (chapitre 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veal R. et Leitch V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel and Fire in the ancient Roman World, Towards an integrated economic understanding. Actes de la table-ronde de Rome, British School at Rome and Finnish Institute of Rome, 8-9 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute for Archaeological Research, University of Cambridge, pp.121-134, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles formes de stockage de céréales à l'époque romaine en Gaule : quels changements avec quel(s) moteur(s)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Granaries in Northern Gaul (Sixth Century BCE – Fourth Century CE). From Archaeology to Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud Studies in Humanities 8, Brill, pp.73-105, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malleville-sur-le-Bec, un village à l’âge du Bronze final (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo et Muriel Mélin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l'archéologie de l'âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 1 : Actes de la table ronde de Rouen (2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la promotion des recherches sur l'âge du Bronze (APRAB), pp.77-266, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to AGRUMED: Archaeology and history of citrus fruit in the Mediterranean. Acclimatization, diversifications, uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Zech Matterne, Girolamo Fiorentino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRUMED: Archaeology and history of citrus fruit in the Mediterranean: Acclimatization, diversifications, uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection du Centre Jean Bérard de Naples, chapitre 1, 2018, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pcjb.2240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence d’arbres rares dans l’enceinte de sanctuaires à Noyon « La Mare aux Canards » et à Mesnil-Saint-Nicaise « Fond de Quiquery », sur le tracé du canal Seine Nord-Europe en Picardie. Apport des données archéobotaniques à la connaissance des lieux de culte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine De-Muylder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fechner K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.270-288, 2018, Revue Archéologique de Picardie, n° spécial 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions du développement économique. II : les marchés (chap. 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica II, Les campagnes du nord-est de la Gaule de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.519-584, 2018, Coll. Mémoires 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.9-29, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations du second âge du Fer à Roissy-en-France &amp;quot;Les dessous de la Rayonnette&amp;quot; (Val d'Oise) Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d'Oise et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Casadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Touquet Laporte-Cassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le Bassin versant du Crould en Val d'Oise et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-161, 2018, Revue archéologique d'Île-de-France supplément 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise). Premiers résultats des observations pédologiques, micro-morphologiques, des analyses biochimiques, anthracologiques et carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kai Fechner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-211, 2018, Revue Archéologique de Picardie n° spécial 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ferme gauloise des Tartres à Saint-Denis/Pierrefitte-sur-Seine (Seine-Saint-Denis, IIe-Ier s. av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touquet Laporte-Cassagne C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le Bassin versant du Crould en Val d'Oise et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-332, 2018, Revue archéologique d'Île-de-France, Supplément 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie agro-pastorale au second âge du Fer en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France, Actes du XVIIIe Congrès UISPP tenu à Paris, 4-9 Juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, Paris, pp.441-454, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativité et biais de l'enquête archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.18-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Gillet, Kai Fechner, Gérard Fercoq du Leslay (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série de la Revue archéologie de Picardie, p. 191-210, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes agro-pastoraux à l’âge du Fer et à la Période romaine en Gaule du Nord (chap. 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica II, Les campagnes du nord-est de la Gaule de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.327-400, 2018, coll. Mémoires 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des productions agro-pastorales et des systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.24-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.541-558, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appports du bilan carpologique sur l'âge du Fer dans la « vallée du Crould » à la connaissance régionale des productions végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touquet Laporte-Cassagne C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le Bassin versant du Crould en Val d'Oise et ses marges, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.413-434, 2018, Revue archéologique d'Île-de-France, Supplément 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Amiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (49), </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des pratiques agricoles du Ier millénaire a.C. en France orientale, d'après le croisement des données carpologiques et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion S., Deffressigne S., Kaurin J., Bataille G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer. Perspectives sociales et environnementales, Actes du 39e colloque international de l’Association Française pour l’Étude de l’Âge du Fer (Nancy 14-17 mai 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Ausonius, pp.29-50, 2017, Mémoires, 9782356131898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions végétales et animales dans les campagnes champenoises et leur capitale de cité : études archéobotaniques et archéozoologiques récentes à et autour de Reims/Durocortorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lepetz S., Zech-Matterne V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions agro-pastorales, pratiques culturales et élevage dans le nord de la Gaule du deuxième siècle avant J.-C. à la fin de la période romaine, Actes de la table-ronde internationale tenue à Paris, INHA, 8-9 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. M. Mergoil, pp.91-102, 2017, Collection Archéologie des Plantes et des Animaux 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De probables séchoirs dans des établissements agricoles d’époque romaine en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simier Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines : problèmes d'interprétation fonctionnelle et économique des bâtiments d'exploitation et des structures de production afro-pastorale : actes du XIe colloque de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aquitania, pp.329-350, 2017, Aquitania. Supplément 38, 978-2-910763-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Amiens (Chapitre 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Ausonius éditions, pp.249-301, 2017, Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et consommation dans la cité de Saint-Quentin et son arrière-pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lepetz S., Zech-Matterne V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions agro-pastorales, pratiques culturales et élevage dans le nord de la Gaule du deuxième siècle avant J.-C. à la fin de la période romaine, Actes de la table-ronde internationale tenue à Paris, INHA, 8-9 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. M. Mergoil, pp.85-90, 2017, Collection Archéologie des Plantes et des Animaux 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des modes de production agricole au cours du 1er millénaire av. n. e. dans l’est de la France : propositions d’après l’analyse carpologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion S.; Defressigne S.; Kaurin J.; Bataille G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer, Actes du 39e colloque international de l’A.F.E.A.F., Nancy, 14-17 Mai 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.29-50, 2017, collection Mémoires 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vallée de l'Oise. Chapitre 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine De-Muylder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.303-352, 2017, Coll. Mémoires 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’approche du mode d’exploitation des terres et des pratiques agricoles dans le nord-est de la France, à partir de l’évolution des flores adventices ((IIe s. av. J.-C.-Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lepetz S., Zech-Matterne V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions agro-pastorales, pratiques culturales et élevage dans le nord de la Gaule du deuxième siècle avant J.-C. à la fin de la période romaine, Actes de la table-ronde internationale tenue à Paris, INHA, 8-9 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. M. Mergoil, pp.63-74, 2017, Collection Archéologie des Plantes et des Animaux 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza; Cyril Marcigny; Marc Talon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-326, 2017, Recherches archéologiques, 978-2-271-11587-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine de Muylder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (49), </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amender les sols cultivés avec des fumiers et déchets domestiques : une origine multimillénaire pour un enjeu majeur du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Balasse, Ph. Dillmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés: quand les sciences archéologiques rencontrent l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. des Archives Contemporaines, pp.51-71, 2017, Collection Sciences Archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'approche du mode d'exploitation des terres et des pratiques agricoles dans le nord-est de la France , à partir de l'évolution des flores adventices (IIe s. av. J.-C. - Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Lepetz; Véronique Zech-Matterne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions agropastorales, pratiques culturales et élevage dans le nord de la Gaule du deuxième siècle avant J.-C. à la fin de la période romaine. Actes de la table ronde internationale des 8 et 9 mars 2016 à l'Institut National d'Histoire de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, éditions Mergoil, pp.63-74, 2017, Archéologie des Plantes et des Animaux, 978-2-35518-070-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (49), </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréchal D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Muylder (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Ausonius Editions, pp.303-352, 2017, Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre XIV - Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation du sol à l’âge du Bronze et au début du Premier âge du Fer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, alimentation végétale et paléo-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Hingh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Koenig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gisement de Crévéchamps (Lorraine) : du Néolithique à l’époque romaine dans la vallée de la Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, Éditions de la Maison des sciences de l’homme, pp.62-92, 2016, Documents d'Archéologie Française, 978-2-7351-2081-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations agricoles et pratiques agro-pastorales dans les campagnes du nord-Est de la gaule (IIe s. av. J.-C.-Ve s. ap. J.-C.) : l’apport des données de l’archéologie préventive d’Île-de-France et de lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse des différents paysages ruraux dans le Nord-Est de la Gaule romaine. Études comparées (hiérarchisation des exploitations ; potentialités agronomiques des sols ; systèmes de production ; systèmes sociaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rurland Project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-137, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture extensive ? Étude diachronique des productions végétales et des flores adventices associées, au cours de la période laténienne, en France septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geertrui Blancquaert; François Malrain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution des sociétés gauloises du Second âge du Fer, entre mutations internes et influences externes. Actes du 38e colloque international de l’Association française pour l’étude de l’âge du Fer (Amiens, 29 mai-1er juin 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° spécial (30-2016), </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de Picardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.623-638, 2016, Revue archéologique de Picardie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude carpologique de Clairvaux VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.1279-1354, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergebnisse zu Landwirtschaft und pflanzlicher Ernährung aus römischen Axialvillenanlagen im östlichen Gallien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudolf Echt, Bettina Birkenhagen, Florian Sărăţeanu-Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumente der Macht Die gallo-römischen Großvillen vom längsaxialen Typ. Internationale Tagung vom 26. bis 28. März 2009 im Archäologiepark Römische Villa Borg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, pp.397-417, 2016, Saarbrücker Beiträge zur Altertumskunde, 978-3-7749-4053-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01471334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moulin en bois de la première moitié du Ier siècle à Art-sur-Meurthe, L'Embanie (Départment Meurthe-et-Moselle, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Jacottey, Gilles Rollier (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale. Actes du colloque international, Lons-le-Saunier du 2 au 5 nov. 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.75-89, 2016, Annales Littéraires 954, Série "Environnement, sociétés et archéologie", 20, vol. 1, 978-2-84867-557-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01472580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations agricoles et pratiques agro-pastorales dans les campagnes du nord-est de la Gaule (IIe s. av. J.-C.-Ve s. ap. J.-C.) : l’apport des données de l’archéologie préventive d’Île-de-France et de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse des différents paysages ruraux dans le Nord-Est de la Gaule romaine. Études comparées (hiérarchisation des exploitations ; potentialités agronomiques des sols ; systèmes de production ; systèmes sociaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL open edition, pp.63-137, 2016, Collection "RurLand"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprehending Continuity and Discontinuity in Iron Age Soil Occupation and Rural Landscape through a collective database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Blancquaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielisova A.; Fernandez-Götz M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persistant economic ways of living : production, distribution and consumption in Late Préhistory and Early History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeolingua Alapitvany, pp.137-144, 2015, 978-963-9911-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoins de la viticulture et viniculture en Champagne aux époques romaine et médiévales : restes carpologiques et structures archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Demouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morell Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la vigne en Champagne au vin de Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.13-36, 2013, CERHIC/Chaire UNESCO Culture et tradition du vin, 978-2-36441-072-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un puits cuvelé de La Tène finale à Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Louit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Buchsenschutz; Alain Bulard; Thierry Lejars. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Île-de-France. Actes du XXVIe colloque de l’Association française pour l’étude de l’âge du Fer (Paris et Saint-Denis, 9-12 mai 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (26), </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERACF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-71, 2005, 978-2913272118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen isotope data of archaeological cereals and red deer from northern France, Late Iron Age and Romam period (600 BCE-500AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48530/isoarch.2025.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres et la vigne, culture romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hors-série Saisons romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Auria A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">catalogue de l’exposition Je mange donc je suis, Musée de l’Homme, Paris, 2019-20. Muséum national d’Histoire naturelle, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.168-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges botaniques témoignant de la diversité des denrées alimentaires : impact des processus de préservation sur la représentation de certaines catégories végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et méthodes en archéobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2021. Rapport final d'opération programmée. Pompéi Fouille de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’École Pratique des Hautes Études (UMR 8546 CNRS ENS-Paris AOrOc, Université PSL), l’UMR 5199 du CNRS PACEA et le Parco Archeologico di Pompei. Avec le soutien de l’Institut Universitaire de France et de la Fondation Simone et Cino Del Duca. Sous la direction de William Van Andringa (École Pratique des Hautes Études, UMR 8546 CNRS ENS-Paris AOrOc, Université PSL et Institut Universitaire de France) et Henri Duday (UMR 5199 du CNRS PACEA). Pompéi, 2 volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aoroc, EPHE, PSL Université Paris, EFR, Arpamed, IUF, Ministero Per I Beni E Le Attivatà Culturali, Pacea UMR 5199. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcy (Seine-et-Marne), &amp;quot;Le Marais de Narcy&amp;quot; : Evaluation et fouille site n° 134 - campagne 2002 : TGV Est Européen - Evaluation du lot 12 : section : Charny Lizy-sur-Ourcq : rapport d'évaluation et de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Walicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2021, pp.523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMPÉI PORTA NOCERA-Campagne 2020. Rapport final d'opération d'archéologie programmée. Pompéi - Fouille de la nécropole romaine de Porta Nocera. Programme de recherche de l'École française de Rome en collaboration avec l'École Pratique des Hautes Études (UMR 8546 CNRS ENS-Paris AOrOc, Université PSL) et le Parco Archeologico di Pompei. Avec le soutien de la fondation ARPAMED, de l'Institut Universitaire de France et de l'UMR 5199 du CNRS PACEA. Sous la direction de William Van Andringa (École Pratique des Hautes Études, UMR 8546 CNRS ENS-Paris AOrOc, Université PSL et Institut Universitaire de France) et d'Henri Duday (UMR 5199 du CNRS PACEA, université de Bordeaux). Pompéi, 2 volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministero Per I Beni E Le Attività Culturali, Aoroc, EPHE, PSL, EFR, Arapamed, IUF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2019. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av. – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’École Pratique des Hautes Études (UMR 8546 CNRS ENS-Paris AOrOc), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa (École Pratique des Hautes Études et Institut Universitaire de France) et Henri Duday (UMR 5199 du CNRS PACEA, université de Bordeaux). 2 Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aoroc, EPHE, PSL, EFR, Arpamed, IUF, Eveha International, Soprintendenza archeologica di Pompei. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milly-la-Forêt (Essonne), &amp;quot;Le Bois-Rond&amp;quot; : Carrière Fulchiron, Zone 4 nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borgnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucy-le-Long &amp;quot;Le Peuplier Boully&amp;quot; (02). Un habitat à la transition Premier et Second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Hauts-de-France. 2019, pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2018. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av . – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arpamed, EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Just-en-Chaussée «Plainval » : sanctuaire celtique et agglomération antique (rapport de fouille INRAP, Hauts-de-France, 5 vol.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2017 (21/08-30/09/2017). Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av. – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera. Fouille de deux secteurs de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille 3 (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation du laboratoire d’anthropologie de Bordeaux, la société Archeodunum, le Helsinki Collegium for Advanced Studies et l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat du haut Moyen Âge et des indices d'occupations néolithiques, protohistoriques, médiévales et modernes : Dizy (Marne), ZAC « Les Rechignons ». Rapport d’une fouille préventive menée du 15 septembre 2000 au 20 janvier 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Achard-Corompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dugois Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2007, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France, Seine-et-Marne, ville-nouvelle de Marne-la-Vallée, communes de Jossigny et Serris, Le Parc de la Motte-Les Collinières, échangeur et sud de la pénétrante ouest de l’A4. Diagnostic et fouilles archéologiques, avril à septembre 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et nécropole du Bronze final III et de La Tène à Rosières-aux-Salines (Meurthe-et-Moselle) : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bergantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Blaising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Lorraine (Metz); Afan Grand Est. 2000, 1 vol. (390 p.) : ill., cartes, plans ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bure, Meuse, La Voie Gasselle : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afan Grand Est, Moulins-lès-Metz; Service régional de l'archéologie de Lorraine. 2000, 189 p. : 50 fig., 39 cl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avoines dans les productions agro-pastorales du nord de la France, de l’Âge du Fer au Moyen Âge : hypothèses carpologiques et indications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion - &amp;quot;Approches diachroniques de l'espace rural&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mentele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van den Bossche Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId612"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Zech-Matterne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-zech-matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5818-9019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06108669X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">44514784</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000046592225</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA reveals 4000 years of grapevine diversity, viticulture and clonal propagation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Noraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Wales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, pp.2494. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-70166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining biodiversity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underutilised crops in Europe: an interdisciplinary approach towards sustainable practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Mcclatchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Rovira Buendia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lohwasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fertilization of fields in the northern half of France (600 BCE-500 CE), approached by N isotope analyses of cereal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.1440714. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fearc.2024.1440714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the terminology relating to exogenous vascular plants: application to the inventory of archaeo-phytes and neophytes of metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (4), pp.69-97. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2024a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture du VIe au IVe siècle avant notre ère dans les Hauts-de-France, entre animal et végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Habitat et culture matérielle de La Tène ancienne dans le nord du Bassin parisien - HABATA 3, 3/4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Ribécourt-Dreslincourt (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Du Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119 (4), pp.663-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'approvisionnement [Des activités économiques difficiles à caractériser]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine de Muylder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie funéraire à Thaenae (Thyna, Tunisie) : nouvelles données sur le &amp;quot;Mausolée Fendri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Belmabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Arous Ouslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.191-235. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/antafr.6473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 625, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie végétale à partir des études carpologiques du boulevard Dr Henri- Henrot à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un témoignage de gestes funéraires antiques à Bonneuil-en-France (Val-d’Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.213-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop manuring on the Beauce plateau (France) during the second iron age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103463. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site à dépôts multiples du Bronze moyen atlantique 2 de Ribécourt-Dreslincourt (Oise) : approche pluridisciplinaire d'un ensemble d'exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilou Nordez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Du Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (4), pp.663-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités artisanales sur la rive droite de la Vesle à Reims/&amp;lt;em&amp;gt;Durocortorum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Jouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.259-291. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement rural La Tène C2/D1 de Rivecourt &amp;quot;le Petit Pâtis&amp;quot; (Oise) - présentation monographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hommages à Frédéric Gransar, 1/2, pp.185-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouveau de l’analyse spatiale des établissements ruraux laténiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hommages à Frédéric Gransar, 1/2, pp.301-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un stock céréalier en position primaire (?) découvert dans une ferme laténienne à Sainte-Honorine-la-Chardonnette (communes de Ranville et Hérouvillette, Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1/2, pp.417-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore sauvage du boulevard Dr Henri-Henrot à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; : approche carpologique de l’environnement du site et des productions de denrées végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Pagnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.69-83. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into agriculture in northwestern France from the Bronze Age to the Late Iron Age: a weed ecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.47-61. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-020-00817-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’histoire de la boulangerie romaine : étude de « pains/galettes » découverts en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas G. Heiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78, pp.261-296. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.6298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should &amp;lt;em&amp;gt;Bromus secalinus&amp;lt;/em&amp;gt; (rye brome) be considered a crop?: Analysis of &amp;lt;em&amp;gt;Bromus&amp;lt;/em&amp;gt; rich assemblages from protohistoric and historic sites in northern France and textual references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal. Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, p.773-787. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-021-00830-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed morphology uncovers 1500 years of vine agrobiodiversity before the advent of the Champagne wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.2305. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81787-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief history of plants in north-eastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.5-19. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-020-00800-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop productions, forms and sustainability of the Iron Age farmsteads in northern France: differences and convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Ur- und Frühgeschichte Mitteleuropas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Trebsche P., Wendling H., Augstein M., Fries-Knoblach J., Ludwig K., Schumann R., Tappert C., Wiethold J. (eds.) LANDwirtschaft – LANDnutzung, Aspekte der Aneignung und Ökonomie ländlicher Ressourcen im eisenzeitlichen Mitteleuropa, Proceedings of the Annual conference of the Iron Age Study Group (AG Eisenzeit), 18th–21st September 2016, Münster, Allemagne., 93, pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aire sacrée de Baal Hammon-Saturne à Dougga. In: Aounallah S., Brouquier-Reddé V. (dir.), Dossier &amp;quot;Dougga, la périphérie nord (résultats des campagnes 2017-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamden Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonifay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.245-274. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/antafr.2973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th conference of the International Work Group for Paleoethnobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-017-0662-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’introduction des agrumes en Méditerranée occidentale. Données archéobotaniques, iconographiques et littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2-3 / 2016), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.FOOD.5.115336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02166169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans d’archéobotanique en France (1977-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (1), pp.113-134. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.5502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de l'ouvrage : Stéphanie Thiébault et Pascal Depaepe (dir.) L’archéologie au laboratoire, Paris : La Découverte/Universciences/Inrap, 2013, 291 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, Sciences Sociales (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (1), pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Fertility Conditions in North-Eastern Gaul During the La Tène and Roman Periods: A Combined Stable Isotope Analysis of Archaeobotanical and Archaeozoological Remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.323-337. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2017.1291563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesamum indicum L. (sesame) in 2nd century bc Pompeii, southwest Italy, and a review of early sesame finds in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William van Andringa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.673-681. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-015-0521-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne-au-Mont, Des bergeries sur le littoral morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Clotuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor des blés nus en France septentrionale : systèmes de culture et commerce céréalier autour de la conquête césarienne et dans les siècles qui suivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pradat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Consommer dans les campagnes de la Gaule romaine. Actes du Xe congrès de l’Association AGER, 21, pp.23-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01162914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données archéobotaniques sur les établissements ruraux du second âge du Fer en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Figueiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.285-294. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dam.2416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of Citrus in Italy with reference to the identification problem of seed remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Celant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets erratiques et vestiges rituels, les macrorestes végétaux et les os animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Archéologie et religion : le sanctuaire dionysiaque de S. Abbondio à Pompéi - Varia, 125(1), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des espaces de stabulation. Etude pluridisciplinaire d'habitats du Néolithique au Moyen-âge dans le nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Broes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rouppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.06-17. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille d’un quartier funéraire des I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; et II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. dans le &amp;lt;i&amp;gt;suburbium&amp;lt;/i&amp;gt; de Soissons/&amp;lt;i&amp;gt;Augusta Suessionum&amp;lt;/i&amp;gt; : aires de crémation et inhumations d’enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gissinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Corsiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Kaurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nécropoles et sociétés : cinq ensembles funéraires des provinces de Gaule (I</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">er</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> siècle apr. J.-C.), 69 (1), pp.3-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture et viniculture dans le nord du bassin parisien d’après les données archéobotaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi, Pistrina : recherches sur les boulangeries de l'Italie romaine [2010]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne Zeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123 (1), pp.306-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest remains of a Citrus fruit from a western Mediterranean archaeological context? A microtomographic-based re-assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazurier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6-7), pp.277-282. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelina sativa : l'or végétal du Bronze et du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changis-sur-Marne « Les Pétreaux » : trois siècles d’évolution d’établissements ruraux de la fin du Bronze final au début du premier Age du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (2), pp.307-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières tentatives d’interprétation spatiale d’un site rural du Bronze final à Changis-sur-Marne (Seine-et-Marne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Martial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (2), pp.1-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt des grands décapages. Les Fermes des VIe et Ve siècles av.notre ère de Verberie (Oise).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la protohistoire ancienne en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.99-120. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.2005.2460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat de La Tène ancienne sur la Z.A.C. Centre-Ville de Bussy-Saint-Georges (Seine-et-Marne) 2e partie / Early La Tène occupation on the Z.A.C. centre-ville at Bussy-Saint Georges (Seine-et-Marne) - Part two</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Pernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.2002.2903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat de La Tène ancienne sur la Z.A.C. Centre-ville de Bussy-Saint-Georges (Seine-et-Marne) - lère partie / Ancient La Tène occupation in the zac centre-ville at Bussy-Saint-Georges (Seine-et-Marne) - Part one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Pernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hervé Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (1), pp.27-67. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/racf.2001.2874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation gauloise au Nord-Ouest de Caen. L'évaluation en sondage du plateau de Thaon (Calvados)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy San Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne Zeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Jardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16, pp.131-194. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rao.1999.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ferme gauloise de la Tène D1 et sa nécropole : Jaux &amp;quot;le Camp du Roi&amp;quot; (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3/4, pp.245-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation des champs dans la moitié nord de la France durant le second âge du Fer et le début de la période romaine (Ve s. av. n.-è. - Ier s. de notre ère), approchée par les analyses isotopiques de l’azote des restes céréaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ᵉ Colloque International de l’AFEAF : Les économies alimentaires dans l’Europe de l’Âge du Fer : Production et consommation de la montagne à la côte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter, produire et consommer dans le Massif armoricain, du Néolithique à l’époque Moderne : inventaire des données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Dhesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Rencontres d’Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paimpont (35380), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses biogéochimiques (δ15N) des restes céréaliers pour la compréhension des pratiques de fertilisation des champs en Gaule (500 av. JC-500 ap. JC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque Quaternaire, Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation des champs durant l’Antiquité : étude expérimentale du parcage de bétail et son effet sur la composition isotopique des céréales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ?, 44es Rencontres internationales d'Archéologie et d'Histoire de Nice Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycler le fumier pour favoriser la croissance des cultures : la fertilisation des champs durant l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine nationale écologie environnement biodiversité, L’énergie dans le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DiPEE Paris-Linné, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le workpackage 2 &amp;quot;Fouille et étude des urnes funéraires conservées au musée archéologique de Sfax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Arous Ouslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Belmabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarhane Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude pour la clôture du programme A*Midex Méditerranée "Training and Research in Archaeology and development Strategies in Tunisia (TRIADS)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme A*Midex Méditerranée "Training and Research in Archaeology and development Strategies in Tunisia (TRIADS)", Feb 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fertlization of fields in Gaul (500 BCE-500 CE), approached by the biogeochemistry of cereal remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th annual meeting of the EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde « Archéologie et Environnement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises scientifiques de l’archéologie française en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres; Conseil national de la recherche archéologique du Ministère de la Culture, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation des champs en Gaule durant le second âge du Fer et la période romaine, abordée par la biogéochimie des restes céréaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Léa Drieu; Claire Delhon; Martine Regert, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution dans les champs au cours de l’âge du Bronze : synthèse archéobotanique sur l’agricultureet l’alimentation végétale entre Seine et Rhin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhesse P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles d’occupation du sol à l’âge du Bronze en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APRAB, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête philologique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Blandenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Le texte et la pratique : dialogues pluridisciplinaires sur le statut du traité d’agriculture, colloque de clôture de l’ANR AgroCCol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête philologique entre textes et pratiques: le far, de l’épeautre à l’amidonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Blandenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte et la pratique : dialogues pluridisciplinaires sur le statut du traité d’agriculture,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blandenet M., Bretin Charbrol M., Lucioni P., Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromus secalinus : weed, « near-crop », or occasional food resource? Investigation based on 338 case studies in northern France, from 1325 BC to 1500 AD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BrIAS Workshop 02 Eating From the Wild Interdisciplinary Perspectives on Wild Plant Use and Foraged Food,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles (ULB); the Vrije Universiteit Brussel (VUB); Brussels Institute for Advanced Studies, 2022, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weed flora of Iron Age and Gallo-Roman hulled wheats (Triticum spelta L., Triticum dicoccon Schrank.): changing patterns related to ecological conditions of the fields, harvesting techniques, crop processing and storage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Hasslinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE-GfÖ joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'Ecologie/Gesellschaft für Ökologie, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes exotiques : herbiers et jardins comme objet d'étude de leur acclimatation et de leur conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l'Institut écologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire complémentaire de celle des céréales : les messicoles, plantes compagnes des moissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Pagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l'Institut écologie et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le &amp;quot;far&amp;quot;, de l'épeautre à l'amidonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Blandenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte et la pratique. Dialogues pluridisciplinaires sur le statut du traité d'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marine Bretin-Chabrol; Maëlys Blandenet; Pascal Luccioni, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora & Fauna: a comparative study of farming practices. Preliminary results from Krania's pits to discuss Greek colonization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Paul Crieelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Margaritis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Virtual Annual Congress 2021. Session: Dendroarchaeology: Wood Science for the Reconstruction of Past Landscapes and Human-Environment Interactions Based on Archaeological and Historical Studies of Wood Remains ; Theme 1: Widening horizons through human-environment interconnections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, en visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présence/absence» ou l’art de faire parler les aires d’ensilage et les rejets détritiques à défaut de structures d’habitat à partir du site de Milly-la-Forêt, «Le Bois Rond»/Carrière Fulchiron (Essonne) : un habitat ouvert de la période transitoire Hallstatt final/La Tène ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Mathéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLIe colloque Halma : HABATA, Méthodologie et interprétation des habitats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire HALMA, Oct 2019, Lille, France. pp.215-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation des champs sur le plateau de Beauce (France) au second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorillo Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d'Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements de la paléogénomique par l’étude d’ADN ancien de restes archéobotaniques : l’exemple du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval : 13es Rencontres d'Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manon Cabanis; Caroline Schaal, Feb 2018, Besse et Saint-Anastaise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie appliquée à la fouille des urnes et premiers résultats de l'étude des ossements humains et fauniques de l'aire sacrée de Dougga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un siècle de recherche sur les sanctuaires dits "tophets" de la Méditerranée centrale des époques punique et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de Mise en Valeur du Patrimoine et de Promotion Culturelle (AMVPPC ); Institut National du Patrimoine (INP), Dec 2021, Gammarth, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des ressources végétales en territoire Carnute du second âge du fer au Bas-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres d’archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03605932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural plots fertilisation during the second Iron Age in northern France through isotope analyses, methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occuper les espaces aux âges des Métaux : des sites aux paysages, VIe Rencontres doctorales de l’École Européenne de Protohistoire de Bibracte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EEPB, Mar 2020, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveurs végétales de l’âge du Bronze : d’Est en Ouest, le goût du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la table. L’alimentation à l’âge du Bronze et au premier âge du Fer : Journée thématique de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ginette Auxiette; Caroline Mougne; Rebecca Peake; Françoise Toulemonde, Mar 2017, Musée d’Archéologie Nationale à Saint-Germain-en-Laye, France. pp.39-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief history of plants in a region of northeastern France: 6,000 years of crop introduction in the Plain of Troyes, Champagne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02420103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millet and what else? The wider context of the adoption of millet cultivation in Europe, International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in crop choices and plant husbandry practices between the Iron Age and Roman period in north-eastern Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas. G. Heiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting of the EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fertilisation des champs durant le Second Âge du Fer en France du nord, approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReAAH, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution des productions végétales et des moyens de production à l’âge du Bronze dans le Nord-Ouest de la France : apports des données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bronze 2019, 20 ans de recherches, Actes du colloque international anniversaire de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bayeux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02420122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité régionale des céréales, légumineuses et oléagineux en Gaule : Ce que nous disent les restes de plantes issus de contextes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Columelle et les céréales : Problématiques et enjeux des cultures de plein champ dans la littérature agronomique de l’Antiquité gréco-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02420143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring changes in agricultural soil amendments, from the late Bronze Age until Late Antiquity, in northern France, by investigating the weed flora composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de teinture végétale à Condate ? Les apports de la carpologie à la compréhension du site du 18, allée Coysevox (Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée des Jeunes Chercheurs·euses du CReAAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test d'un marqueur inédit de l'amendement des sols aux laminaires : mesure et cartographie des teneurs en arsenic sur grains de céréales archéologiques carbonisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études carpologiques sur les sites d’habitats médievaux de Champagne-Ardenne : Etat de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Preiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et évolution des productions céréalières et fruitières dans le quart nord-est de la France, d'après les données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la table ronde internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. pp.43-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la carpologie a la mise en évidence d’un atelier de teinturier urbain à Condate (Rennes, 18 allée Coysevox, 35)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbier-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et les Shadoks comptaient... évaluation expérimentale des méthodes de quantification des restes en carpologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Berrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02125603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dites le avec des fleurs, des fruits et des arbres : 40 ans d’archéobotanique en France (1977-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop productions, forms and sustainability of the Iron Age farmsteads in northern France: differences and convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the Iron Age Study Group (AG Eisenzeit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations agricoles et productions agropastorales dans les campagnes d'Île-de-France de La Tène Finale à la fin de la période galloromaine (IIe s. av. J.-C.-Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop/Atelier n°17 du projet RurLand (13 septembre 2016): Synthèses régionales (Île-de-France, territoire nervien, basse-vallée de la Seine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reddé Michel; Bernigaud Nicolas, Sep 2016, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un contexte inédit daté de la fin du IIe siècle ou du début du IIIe siècle apr. J.-C. à Reims (Marne) : Les mobiliers découverts dans les restes d'un incendie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sindonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFECAG, Actes du Congrès de Nyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nyon, France. pp.577-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un horizon inédit daté de la fin du IIe siècle ou du début du IIIe siècle ap. J.-C. à Reims (Marne) : les mobiliers en terre cuite, en verre et en métal découverts dans les restes d'un incendie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sindonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Nyon de la SFECAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nyon, Suisse. p. 577-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape changes and the palaeoenvironmental impacts of proto-urbanisation at the Gallic Oppidum of Corent, Auvergne, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ledger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Environmental Archaeology of European Cities (CEAEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosses à Banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise) : premiers résultats des observations pédologiques, micro-morphologiques, des analyses biochimiques, anthracologiques et carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacré science Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoins archéologiques et archéobotaniques de chanvre (Cannabis sativa L.) dans les sites de France septentrionale : l'ambigüité des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De cordes et de toiles. Le chanvre et le lin à la mer. Cultures, usages et innovations des origines à demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lorient - Douarnenez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations between databases and scientific projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioArch meeting GDRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interelations between databases and scientific projects –examples from some databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de cloture GDRE Bioarch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat de La Tène ancienne de Tagnon “La Fricassée” (Ardennes), Économie et vaisselier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bilouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habitat de La Tène ancienne de Tagnon “La Fricassée” (Ardennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Charleville-Mézières, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille et étude des urnes funéraires de Thaenae conservées au musée archéologique de Sfax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Belmabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude pour la clôture du programme Programme A*Midex Méditerranée "Training and Research in Archaeology and Development Strategies in Tunisia (TRIADS)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation du signal isotopique des céréales archéologiques et mise en place de référentiels d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimums méthodologiques pour la rédaction des études carpologiques dans les rapports d’opération archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches. 4e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sélestat, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should Rye brome be considered a crop? Can brome-rich assemblages, food-processed grains and textual references help us to clarify the perception of the plant, its uses and status in northern France, during the Iron Age and historical periods ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02420178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrarian Practices and Changes by Investigating Weed Flora in North-Western France from the Bronze Age to the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th conference of the IWGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02420158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop manuring during the Second Iron Age in northern France, preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the International Workgroup for Palaeoethnobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trois Mares : Danone - Vitapôle et doublement de la RD 128 (Île-de-France, Essonne, Palaiseau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Becq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carrière-Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 45, 2 vol. (450, 251 p.), 2024, Documents d’archéologie préventive 45, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/g7jp-fm50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations protohistoriques à Changis-sur-Marne « Les Pétreaux ». Première modélisation de finages (Bronze ancien-Hallstatt D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Recherches archéologiques 27, 408 p., 2024, 978-2-271-15334-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chemin aux Errants, zone C (Haute-Normandie, Eure, Val-de-Reuil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boislève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , pp.3 vol., 2023, Documents d’archéologie préventive 39, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/vfyr-a254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Justice, Le Marais de la Fontaine-du-Cœur (Île-de-France, Seine-et-Marne, Varennes-sur-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , pp.3 vol., 2022, Documents d’archéologie préventive 30, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/re3e-v627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condé-sur-Suippe : l’oppidum du « Vieux Reims » (Aisne, RD62)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Henon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Galois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hugonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. , 231 p., 2021, Documents d’archéologie préventive 13, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/jejb-xc10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze en Normandie : les premiers métallurgistes (2300 à 800 avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OREP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 140 p., 2019, Archéologies normandes, 978-2-8151-0473-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fichtl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Nüsslein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, Gallia Rustica 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrumed: The History and Archaeology of citrus fruit in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications du Centre Jean Bérard, 2018, Collection du Centre Jean Bérard, 9782918887775. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pcjb.2107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions agro-pastorales, pratiques culturales et élevage dans le nord de la Gaule du deuxième siècle avant J.-C. à la fin de la période romaine, Actes de la table-ronde internationale, Paris, 8-9 Mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. M. Mergoil; Montagnac, 2017, Archéologie des Plantes et des Animaux 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02166209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRUMED: Archaeology and history of citrus fruit in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications du Centre Jean Bérard, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les paysans gaulois (IIIe siècle-52 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions errance - inrap, pp.236, 2002, collection les Hesperides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysans gaulois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, 2002, Espérides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espèces alimentaires autres que les céréales et les légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), https://agriculture-antiquite.huma-num.fr/notices/les_esp%C3%A8ces_alimentaires_autres_que_les_c%C3%A9r%C3%A9ales_et_les_l%C3%A9gumineuses?lang=fr, 2024, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.e7d38nj3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of wheat varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Blandenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing arable weeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bretin-Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habitats de la période romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chaidron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Duvette; Richard Rougier; Nathalie Soupart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les occupations protohistoriques et historiques de Méaulte (Somme), ZAC du Pays du Coquelicot et plateforme aéro-industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAP, pp.203-258, 2024, Revue archéologique de Picardie, Numéro spécial 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisibles et maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Fögen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAKALA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.800cs17l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des blés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Blandenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.d9bb1q6w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie agricole dans la plaine de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamys Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.543-607, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des céréales autres que les blés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bretin-Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAKALA - https://nakala.fr (Huma-Num - CNRS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.03d6d1ds⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des adventices de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bretin-Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAKALA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.30aabntk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête philologique et archéobotanique entre textes et pratiques : le far, de l’épeautre à l’amidonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Blandenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte et la pratique. Dialogues interdisciplinaires sur le statut du traité d’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROR, pp.165-199, 2024, 978-2-36442-102-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie au prisme des environnements du passé et aux prises avec les menaces environnementales actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lehoerff; Nicolas Grimal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie française en France et à l’étranger. Assises scientifiques. Actes de la rencontre organisée par l’Académie des Inscriptions et Belles-Lettres et le Conseil national de la recherche archéologique (CNRA) du ministère de la Culture à l’Académie des Inscriptions et Belles-Lettres, les 6 et 7 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et Belles-Lettres, 2024, 9782877547208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie au prisme des environnements du passé et aux prises avec les menaces environnementales actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lehoërff; Nicolas Grimal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'archéologie française en France et à l'étranger. Assises scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782877547208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pests and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Fögen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Luccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver dans l'Antiquité. Les céréales et les légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAKALA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.800cs17l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte environnemental [Cadre général]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjolaine de Muylder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de Picardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-23, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colorants [De la villa en bois à la villa en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjolaine de Muylder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de Picardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.330-338, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fanum et son espace [De la villa en bois à la villa en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lecomte-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Mataouchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjolaine de Muylder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">villae</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de Picardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-259, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millet and What Else? The Wider Context of the Adoption of Millet Cultivation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Sidestone Press Academics, pp.155-184, 2022, Millet and what else? The wider context of the adoption of millet cultivation in Europe., 9789464270150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’orge nue en contexte funéraire, analyse carpologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lepetz S., Bernard V., Joly, D., Cervel M., Zazzo, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et mourir dans l'AltaÏ. Archéologie des pratiques de l'âge du Bronze à la période médiévale. Les sites de Burgast et Ikh Khatuu (Bayan Olgyi - Mongolie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 2.2.13, pp.179-187, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lin sauvage au lin cultivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lin, fibre de civilisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acte Sud / Confédération Européenne du lin et du chanvre, pp.64-69, 2021, 978-2-330-18082-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l’habitat durant La Tène ancienne à Villers-Bretonneux (Somme) : étude comparative des sites 1 et 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série, Collection Art et Archéologie, 29, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-408, 2021, Revue du Nord, 979-10-93095-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine de Limé (Aisne) à la fin du premier Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Henon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gransar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Leroy-Langelin; Yann Lorin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie et interprétation des habitats. HABATA 2. Actes du VLIVe colloque Halma, Lille, oct. 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série, Collection Art et Archéologie, 29, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.327-344, 2021, Revue du Nord, 979-10-93095-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité régionale des céréales, légumineuses et oléagineux à l'époque romaine en Gaule, d'après les graines et fruits archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandenet M. et Bretin-Chabrol M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La terre et le grain. Lectures interdisciplinaires de Columelle, De re rustica, I et II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. du CEROR, pp.149-188, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures à l’intérieur de l’église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Henigfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rollins Guild. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ancienne église abbatiale d’Ottmarsheim. Études archéologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVAGE, pp.159-178, 2020, Mémoires d’Archéologie du Grand Est ; 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02440696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épeautre en France et dans les pays limitrophes : témoignages carpologiques d’un blé devenu « secondaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Lerouxel, J. Zurbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement dans les économies antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, Scripta Antiqua 140, pp.145-190, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport d’analyse carpologique : exposé des minimums méthodologiques communs attendus par la communauté archéologique (carpologues, responsables d’opérations, services de l’État)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hallavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14 p., 2020, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/g4c7-cj79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Tomadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversité historique des vins de Champagne : quelle relation avec les changements socio-climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérard J., Wolikow C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques et vignobles, du Néolithique à l’actuel : impacts, résilience et perspectives, Actes des Rencontres du Clos Vougeot 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco Culture et Traditions du Vin, pp.79-98, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles formes de stockage de céréales à l'époque romaine en Gaule : quels changements avec quel(s) moteur(s)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Granaries in Northern Gaul (Sixth Century BCE – Fourth Century CE). From Archaeology to Economic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radboud Studies in Humanities 8, Brill, pp.73-105, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of olives and wood: baking bread in Pompeii (chapitre 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veal R. et Leitch V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel and Fire in the ancient Roman World, Towards an integrated economic understanding. Actes de la table-ronde de Rome, British School at Rome and Finnish Institute of Rome, 8-9 Mars 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McDonald Institute for Archaeological Research, University of Cambridge, pp.121-134, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.541-558, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des productions agro-pastorales et des systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.24-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appports du bilan carpologique sur l'âge du Fer dans la « vallée du Crould » à la connaissance régionale des productions végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touquet Laporte-Cassagne C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le Bassin versant du Crould en Val d'Oise et ses marges, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.413-434, 2018, Revue archéologique d'Île-de-France, Supplément 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise). Premiers résultats des observations pédologiques, micro-morphologiques, des analyses biochimiques, anthracologiques et carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kai Fechner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-211, 2018, Revue Archéologique de Picardie n° spécial 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.9-29, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations du second âge du Fer à Roissy-en-France &amp;quot;Les dessous de la Rayonnette&amp;quot; (Val d'Oise) Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d'Oise et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Casadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Touquet Laporte-Cassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le Bassin versant du Crould en Val d'Oise et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-161, 2018, Revue archéologique d'Île-de-France supplément 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ferme gauloise des Tartres à Saint-Denis/Pierrefitte-sur-Seine (Seine-Saint-Denis, IIe-Ier s. av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Touquet Laporte-Cassagne C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le Bassin versant du Crould en Val d'Oise et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-332, 2018, Revue archéologique d'Île-de-France, Supplément 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie agro-pastorale au second âge du Fer en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine, Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Protohistoire de la France, Actes du XVIIIe Congrès UISPP tenu à Paris, 4-9 Juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, Paris, pp.441-454, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence d’arbres rares dans l’enceinte de sanctuaires à Noyon « La Mare aux Canards » et à Mesnil-Saint-Nicaise « Fond de Quiquery », sur le tracé du canal Seine Nord-Europe en Picardie. Apport des données archéobotaniques à la connaissance des lieux de culte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine De-Muylder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fechner K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacrée science ! Apport des études environnementales à la connaissance des sanctuaires celtes et romains du N-O européen, Actes du colloque international tenu à Amiens, Ribemont-sur-Ancre, Aubechies en Juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.270-288, 2018, Revue Archéologique de Picardie, n° spécial 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions du développement économique. II : les marchés (chap. 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica II, Les campagnes du nord-est de la Gaule de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.519-584, 2018, Coll. Mémoires 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to AGRUMED: Archaeology and history of citrus fruit in the Mediterranean. Acclimatization, diversifications, uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girolamo Fiorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luro François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Zech Matterne, Girolamo Fiorentino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRUMED: Archaeology and history of citrus fruit in the Mediterranean: Acclimatization, diversifications, uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection du Centre Jean Bérard de Naples, chapitre 1, 2018, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pcjb.2240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malleville-sur-le-Bec, un village à l’âge du Bronze final (Eure)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Boulud-Gazo et Muriel Mélin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à l'archéologie de l'âge du Bronze dans les espaces atlantiques et Manche-Mer du Nord. Volume 1 : Actes de la table ronde de Rouen (2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la promotion des recherches sur l'âge du Bronze (APRAB), pp.77-266, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentativité et biais de l'enquête archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les campagnes du nord-est de la Gaule de la fin de l’Âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ausonius, pp.18-27, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosses à banquet et fossés du sanctuaire de Saint-Just-en-Chaussée (Oise).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaï Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Gillet, Kai Fechner, Gérard Fercoq du Leslay (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacrée Science ! Apports des études environnementales à la connaissance des sanctuaires celtes et romains du nord-ouest européen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série de la Revue archéologie de Picardie, p. 191-210, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes agro-pastoraux à l’âge du Fer et à la Période romaine en Gaule du Nord (chap. 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica II, Les campagnes du nord-est de la Gaule de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.327-400, 2018, coll. Mémoires 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréchal D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Muylder (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Ausonius Editions, pp.303-352, 2017, Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre XIV - Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation du sol à l’âge du Bronze et au début du Premier âge du Fer.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (49), </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions végétales et animales dans les campagnes champenoises et leur capitale de cité : études archéobotaniques et archéozoologiques récentes à et autour de Reims/Durocortorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lepetz S., Zech-Matterne V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions agro-pastorales, pratiques culturales et élevage dans le nord de la Gaule du deuxième siècle avant J.-C. à la fin de la période romaine, Actes de la table-ronde internationale tenue à Paris, INHA, 8-9 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. M. Mergoil, pp.91-102, 2017, Collection Archéologie des Plantes et des Animaux 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des pratiques agricoles du Ier millénaire a.C. en France orientale, d'après le croisement des données carpologiques et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion S., Deffressigne S., Kaurin J., Bataille G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer. Perspectives sociales et environnementales, Actes du 39e colloque international de l’Association Française pour l’Étude de l’Âge du Fer (Nancy 14-17 mai 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Ausonius, pp.29-50, 2017, Mémoires, 9782356131898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176627v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Amiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (49), </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De probables séchoirs dans des établissements agricoles d’époque romaine en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simier Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Le Cloirec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Trément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines : problèmes d'interprétation fonctionnelle et économique des bâtiments d'exploitation et des structures de production afro-pastorale : actes du XIe colloque de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aquitania, pp.329-350, 2017, Aquitania. Supplément 38, 978-2-910763-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Amiens (Chapitre 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Ausonius éditions, pp.249-301, 2017, Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et consommation dans la cité de Saint-Quentin et son arrière-pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lepetz S., Zech-Matterne V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions agro-pastorales, pratiques culturales et élevage dans le nord de la Gaule du deuxième siècle avant J.-C. à la fin de la période romaine, Actes de la table-ronde internationale tenue à Paris, INHA, 8-9 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. M. Mergoil, pp.85-90, 2017, Collection Archéologie des Plantes et des Animaux 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des modes de production agricole au cours du 1er millénaire av. n. e. dans l’est de la France : propositions d’après l’analyse carpologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion S.; Defressigne S.; Kaurin J.; Bataille G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer, Actes du 39e colloque international de l’A.F.E.A.F., Nancy, 14-17 Mai 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.29-50, 2017, collection Mémoires 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vallée de l'Oise. Chapitre 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine De-Muylder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.303-352, 2017, Coll. Mémoires 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’approche du mode d’exploitation des terres et des pratiques agricoles dans le nord-est de la France, à partir de l’évolution des flores adventices ((IIe s. av. J.-C.-Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lepetz S., Zech-Matterne V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions agro-pastorales, pratiques culturales et élevage dans le nord de la Gaule du deuxième siècle avant J.-C. à la fin de la période romaine, Actes de la table-ronde internationale tenue à Paris, INHA, 8-9 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. M. Mergoil, pp.63-74, 2017, Collection Archéologie des Plantes et des Animaux 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Derreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza; Cyril Marcigny; Marc Talon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.299-326, 2017, Recherches archéologiques, 978-2-271-11587-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine de Muylder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (49), </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'approche du mode d'exploitation des terres et des pratiques agricoles dans le nord-est de la France , à partir de l'évolution des flores adventices (IIe s. av. J.-C. - Ve s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Lepetz; Véronique Zech-Matterne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions agropastorales, pratiques culturales et élevage dans le nord de la Gaule du deuxième siècle avant J.-C. à la fin de la période romaine. Actes de la table ronde internationale des 8 et 9 mars 2016 à l'Institut National d'Histoire de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, éditions Mergoil, pp.63-74, 2017, Archéologie des Plantes et des Animaux, 978-2-35518-070-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île de France. Chapitre 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica. Les campagnes du nord-est de la Gaule, de la fin de l’Âge du fer à l’Antiquité tardive. T1 : études régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.389-494, 2017, Coll. Mémoires 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amender les sols cultivés avec des fumiers et déchets domestiques : une origine multimillénaire pour un enjeu majeur du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Balasse, Ph. Dillmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés: quand les sciences archéologiques rencontrent l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. des Archives Contemporaines, pp.51-71, 2017, Collection Sciences Archéologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02419704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, alimentation végétale et paléo-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Hingh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre Koenig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gisement de Crévéchamps (Lorraine) : du Néolithique à l’époque romaine dans la vallée de la Moselle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, Éditions de la Maison des sciences de l’homme, pp.62-92, 2016, Documents d'Archéologie Française, 978-2-7351-2081-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations agricoles et pratiques agro-pastorales dans les campagnes du nord-Est de la gaule (IIe s. av. J.-C.-Ve s. ap. J.-C.) : l’apport des données de l’archéologie préventive d’Île-de-France et de lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse des différents paysages ruraux dans le Nord-Est de la Gaule romaine. Études comparées (hiérarchisation des exploitations ; potentialités agronomiques des sols ; systèmes de production ; systèmes sociaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rurland Project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-137, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture extensive ? Étude diachronique des productions végétales et des flores adventices associées, au cours de la période laténienne, en France septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geertrui Blancquaert; François Malrain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution des sociétés gauloises du Second âge du Fer, entre mutations internes et influences externes. Actes du 38e colloque international de l’Association française pour l’étude de l’âge du Fer (Amiens, 29 mai-1er juin 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° spécial (30-2016), </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de Picardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.623-638, 2016, Revue archéologique de Picardie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude carpologique de Clairvaux VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUFC, pp.1279-1354, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergebnisse zu Landwirtschaft und pflanzlicher Ernährung aus römischen Axialvillenanlagen im östlichen Gallien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rudolf Echt, Bettina Birkenhagen, Florian Sărăţeanu-Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumente der Macht Die gallo-römischen Großvillen vom längsaxialen Typ. Internationale Tagung vom 26. bis 28. März 2009 im Archäologiepark Römische Villa Borg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, pp.397-417, 2016, Saarbrücker Beiträge zur Altertumskunde, 978-3-7749-4053-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01471334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moulin en bois de la première moitié du Ier siècle à Art-sur-Meurthe, L'Embanie (Départment Meurthe-et-Moselle, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jolly-Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Jacottey, Gilles Rollier (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale. Actes du colloque international, Lons-le-Saunier du 2 au 5 nov. 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.75-89, 2016, Annales Littéraires 954, Série "Environnement, sociétés et archéologie", 20, vol. 1, 978-2-84867-557-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01472580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations agricoles et pratiques agro-pastorales dans les campagnes du nord-est de la Gaule (IIe s. av. J.-C.-Ve s. ap. J.-C.) : l’apport des données de l’archéologie préventive d’Île-de-France et de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouzoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'analyse des différents paysages ruraux dans le Nord-Est de la Gaule romaine. Études comparées (hiérarchisation des exploitations ; potentialités agronomiques des sols ; systèmes de production ; systèmes sociaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HAL open edition, pp.63-137, 2016, Collection "RurLand"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprehending Continuity and Discontinuity in Iron Age Soil Occupation and Rural Landscape through a collective database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Blancquaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielisova A.; Fernandez-Götz M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persistant economic ways of living : production, distribution and consumption in Late Préhistory and Early History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeolingua Alapitvany, pp.137-144, 2015, 978-963-9911-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoins de la viticulture et viniculture en Champagne aux époques romaine et médiévales : restes carpologiques et structures archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Demouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morell Marie-Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la vigne en Champagne au vin de Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.13-36, 2013, CERHIC/Chaire UNESCO Culture et tradition du vin, 978-2-36441-072-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un puits cuvelé de La Tène finale à Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Louit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Buchsenschutz; Alain Bulard; Thierry Lejars. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Île-de-France. Actes du XXVIe colloque de l’Association française pour l’étude de l’âge du Fer (Paris et Saint-Denis, 9-12 mai 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément à la Revue archéologique du Centre de la France (26), </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERACF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-71, 2005, 978-2913272118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nitrogen isotope data of archaeological cereals and red deer from northern France, Late Iron Age and Romam period (600 BCE-500AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48530/isoarch.2025.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres et la vigne, culture romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hors-série Saisons romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d'Auria A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">catalogue de l’exposition Je mange donc je suis, Musée de l’Homme, Paris, 2019-20. Muséum national d’Histoire naturelle, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.168-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges botaniques témoignant de la diversité des denrées alimentaires : impact des processus de préservation sur la représentation de certaines catégories végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et méthodes en archéobotanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zech-Matterne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2021. Rapport final d'opération programmée. Pompéi Fouille de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’École Pratique des Hautes Études (UMR 8546 CNRS ENS-Paris AOrOc, Université PSL), l’UMR 5199 du CNRS PACEA et le Parco Archeologico di Pompei. Avec le soutien de l’Institut Universitaire de France et de la Fondation Simone et Cino Del Duca. Sous la direction de William Van Andringa (École Pratique des Hautes Études, UMR 8546 CNRS ENS-Paris AOrOc, Université PSL et Institut Universitaire de France) et Henri Duday (UMR 5199 du CNRS PACEA). Pompéi, 2 volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aoroc, EPHE, PSL Université Paris, EFR, Arpamed, IUF, Ministero Per I Beni E Le Attivatà Culturali, Pacea UMR 5199. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcy (Seine-et-Marne), &amp;quot;Le Marais de Narcy&amp;quot; : Evaluation et fouille site n° 134 - campagne 2002 : TGV Est Européen - Evaluation du lot 12 : section : Charny Lizy-sur-Ourcq : rapport d'évaluation et de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ciezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Walicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2021, pp.523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMPÉI PORTA NOCERA-Campagne 2020. Rapport final d'opération d'archéologie programmée. Pompéi - Fouille de la nécropole romaine de Porta Nocera. Programme de recherche de l'École française de Rome en collaboration avec l'École Pratique des Hautes Études (UMR 8546 CNRS ENS-Paris AOrOc, Université PSL) et le Parco Archeologico di Pompei. Avec le soutien de la fondation ARPAMED, de l'Institut Universitaire de France et de l'UMR 5199 du CNRS PACEA. Sous la direction de William Van Andringa (École Pratique des Hautes Études, UMR 8546 CNRS ENS-Paris AOrOc, Université PSL et Institut Universitaire de France) et d'Henri Duday (UMR 5199 du CNRS PACEA, université de Bordeaux). Pompéi, 2 volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministero Per I Beni E Le Attività Culturali, Aoroc, EPHE, PSL, EFR, Arapamed, IUF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucy-le-Long &amp;quot;Le Peuplier Boully&amp;quot; (02). Un habitat à la transition Premier et Second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Hauts-de-France. 2019, pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milly-la-Forêt (Essonne), &amp;quot;Le Bois-Rond&amp;quot; : Carrière Fulchiron, Zone 4 nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borgnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap - Centre Île-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2019. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av. – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’École Pratique des Hautes Études (UMR 8546 CNRS ENS-Paris AOrOc), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa (École Pratique des Hautes Études et Institut Universitaire de France) et Henri Duday (UMR 5199 du CNRS PACEA, université de Bordeaux). 2 Volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Ben Makhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aoroc, EPHE, PSL, EFR, Arpamed, IUF, Eveha International, Soprintendenza archeologica di Pompei. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2018. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av . – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arpamed, EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Just-en-Chaussée «Plainval » : sanctuaire celtique et agglomération antique (rapport de fouille INRAP, Hauts-de-France, 5 vol.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Canny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2017 (21/08-30/09/2017). Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av. – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera. Fouille de deux secteurs de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille 3 (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation du laboratoire d’anthropologie de Bordeaux, la société Archeodunum, le Helsinki Collegium for Advanced Studies et l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Van Andringa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine-Marie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat du haut Moyen Âge et des indices d'occupations néolithiques, protohistoriques, médiévales et modernes : Dizy (Marne), ZAC « Les Rechignons ». Rapport d’une fouille préventive menée du 15 septembre 2000 au 20 janvier 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Achard-Corompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dugois Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2007, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île-de-France, Seine-et-Marne, ville-nouvelle de Marne-la-Vallée, communes de Jossigny et Serris, Le Parc de la Motte-Les Collinières, échangeur et sud de la pénétrante ouest de l’A4. Diagnostic et fouilles archéologiques, avril à septembre 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desrayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de recherches archéologiques préventives, INRAP. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et nécropole du Bronze final III et de La Tène à Rosières-aux-Salines (Meurthe-et-Moselle) : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bergantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Blaising</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Lorraine (Metz); Afan Grand Est. 2000, 1 vol. (390 p.) : ill., cartes, plans ; 30 cm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bure, Meuse, La Voie Gasselle : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Decanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afan Grand Est, Moulins-lès-Metz; Service régional de l'archéologie de Lorraine. 2000, 189 p. : 50 fig., 39 cl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion - &amp;quot;Approches diachroniques de l'espace rural&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mentele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van den Bossche Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avoines dans les productions agro-pastorales du nord de la France, de l’Âge du Fer au Moyen Âge : hypothèses carpologiques et indications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Matterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01894876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId619"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67E4807A"/>
+    <w:nsid w:val="6669FCA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-zech-matterne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5818-9019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06108669X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44514784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046592225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Mcclatchie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira Buendia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Andonova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lohwasser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1440714" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891596v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Friboulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouhet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6613" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jeannesson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6574" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6584" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81787-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554670v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Heiss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6298" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00800-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Neveu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00817-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996254v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Abidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2973" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964812v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02166169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.115336" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5502" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107212v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2017.1291563" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896320v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002532v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-015-0521-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04384235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazile" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Pagnoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Celant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Fiorentino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01653181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.1248" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2DBRJ1QL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664775v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Machado" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2416" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197186v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Clercq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouppert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.257" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135945v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissinger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Filipiak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Kaurin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379569v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JNBGJ3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878334v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lejeune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878303v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112767v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pinard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774312v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2005.2460" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774318v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Pernaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2903" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774319v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2874" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459339v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.1999.1091" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112810v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681968v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244691v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146593v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarhane Cherif" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365967v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115334v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955333v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889131v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889140v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Hasslinger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049485v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686063v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Math&#233;ry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896629v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Godefroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Crieelard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515436v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874704v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681958v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216465v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681975v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420122v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365120v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aguilera" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas. G. Heiss" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420103v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969581v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419990v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420143v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01947644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896262v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681851v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874674v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896299v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Desiderio" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176594v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589599v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901447v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762031v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531691v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936866v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulemonde" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046377v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459287v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bilouin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082058v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115339v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420178v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420158v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365157v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04516212v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carri&#232;re-Desbois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g7jp-fm50" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04741870v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-27-occupations-protohistoriques-a-changis-sur-marne-les-petreaux/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796622v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/re3e-v627" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03210823v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Henon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Galois" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jejb-xc10" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446851v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/catalogue/776-l-age-du-bronze-en-normandie-9782815104739.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896306v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2107" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02166209v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165910v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112441v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091195v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987704v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869761v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672836v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten F&#246;gen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies#top" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.800cs17l" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086087v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672865v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies?lang=en#top" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672793v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e7d38nj3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05097652v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duvette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569735v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570419v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889121v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686113v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282758v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686104v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440696v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Boyer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rolland" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996456v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896538v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896409v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419548v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896443v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouzoulias" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940171v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mare" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896388v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2240" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419565v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419856v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463622v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197206v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Casadei" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896331v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419825v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166316v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463539v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957074v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419531v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463550v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463595v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419731v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029584v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176627v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419901v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01984898v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simier Bastien" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419967v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419877v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419507v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419922v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419721v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029585v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419704v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681831v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029591v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655798v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal D." TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Muylder (de)" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923905v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchette" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derreumaux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844508v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Hingh" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460391v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/324" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470684v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/155-numero-30-2016.html" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572926v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471334v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472580v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860354v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424640v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Blancquaert" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581424v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demouy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morell Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530480v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louit" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rocq" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2005_act_26_1_1227" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420752v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48530/isoarch.2025.024" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871593v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615859v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Auria A." TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615846v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615848v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934878v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963081v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962973v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966477v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884268v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962922v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884289v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962749v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896950v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergantz" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600992v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demant" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894876v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894887v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mentele" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Bossche Benjamin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-zech-matterne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5818-9019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06108669X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44514784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046592225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Mcclatchie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira Buendia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Andonova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lohwasser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1440714" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M&#233;lin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Du Gardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6584" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouhet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6613" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Friboulet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jeannesson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6574" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Neveu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00817-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Heiss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monteix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6298" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81787-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00800-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996254v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Abidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2973" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0662-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02166169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.115336" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861276v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107212v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2017.1291563" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-015-0521-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04384235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clotuche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazile" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664775v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Machado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2416" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127275v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Pagnoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Celant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Fiorentino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01653181v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.1248" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2DBRJ1QL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197186v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Clercq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouppert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.257" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135945v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissinger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Robin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Filipiak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Kaurin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386669v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Aho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Garnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne Zeck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JNBGJ3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lejeune" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112767v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pinard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Talon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2005.2460" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Pernaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2903" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2874" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459339v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy San Juan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.1999.1091" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681909v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755300v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681968v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146593v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarhane Cherif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244691v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365967v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115334v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889131v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Blandenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847727v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955333v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889140v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Hasslinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049485v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896629v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Godefroy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Crieelard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686063v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Math&#233;ry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679247v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515436v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874704v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681958v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216465v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420103v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aguilera" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas. G. Heiss" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681975v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420122v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420143v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419990v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681998v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969581v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896299v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Desiderio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681851v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouille" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874674v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01947644v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886579v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342533v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulenger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901447v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589599v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176594v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762031v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531691v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936866v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toulemonde" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046377v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459287v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bilouin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082058v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115339v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420178v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420158v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365157v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04516212v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carri&#232;re-Desbois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g7jp-fm50" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04741870v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-27-occupations-protohistoriques-a-changis-sur-marne-les-petreaux/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796622v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/re3e-v627" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03210823v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Henon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Galois" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jejb-xc10" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02446851v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/catalogue/776-l-age-du-bronze-en-normandie-9782815104739.html" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896306v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2107" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02166209v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165910v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112441v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091195v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672793v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e7d38nj3" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d9bb1q6w" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672877v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretin-Chabrol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.30aabntk" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05097652v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duvette" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672836v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten F&#246;gen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies#top" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.800cs17l" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672810v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086087v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672823v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/notices/l'identification_des_c%C3%A9r%C3%A9ales_autres_que_les_bl%C3%A9s?lang=fr" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.03d6d1ds" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672872v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/le_sarclage_et_la_gestion_des_adventices#top" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506483v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869761v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987704v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672865v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/exist/apps/agroccol/notices/parasites_et_maladies?lang=en#top" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569735v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570419v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570378v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889121v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282758v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686113v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-du-nord.univ-lille.fr/index.php/hors-serie-archeologie-n29/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686104v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896409v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440696v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Boyer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rolland" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996456v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896538v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896443v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouzoulias" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419548v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463595v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463550v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419731v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896331v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463622v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197206v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Casadei" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419825v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166316v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419565v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419856v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896388v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2240" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940171v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mare" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463539v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957074v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419531v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655798v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal D." TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Muylder (de)" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923905v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchette" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derreumaux" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029591v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419901v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176627v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029584v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01984898v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simier Bastien" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419967v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419877v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419507v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419922v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419721v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029585v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681831v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419955v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419704v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844508v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Hingh" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460391v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rurland.hypotheses.org/324" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470684v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/155-numero-30-2016.html" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572926v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471334v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472580v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jolly-Saad" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860354v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424640v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Blancquaert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581424v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demouy" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morell Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530480v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louit" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rocq" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2005_act_26_1_1227" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420752v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48530/isoarch.2025.024" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871593v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615859v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Auria A." TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Di Pasquale" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615846v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615848v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934878v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963081v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884268v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966477v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962973v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962922v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884289v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962749v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902749v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guy" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896950v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bergantz" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600992v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demant" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894887v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mentele" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Bossche Benjamin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01894876v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>