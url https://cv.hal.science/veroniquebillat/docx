--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -225,51 +225,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -376,278 +376,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular, Hemodynamic, and Anthropometric Adaptations Induced by Walking Training at FATmax in Obese Males and Females over 45 Years Old</w:t>
+                <w:t xml:space="preserve">EEG–Metabolic Coupling and Time Limit at VO2max During Constant-Load Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
+                <w:t xml:space="preserve">Luc Poinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Momken</w:t>
+                <w:t xml:space="preserve">Christian Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Koralsztein</w:t>
+                <w:t xml:space="preserve">Michel Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Louise Billat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Brandewinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph22050701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), pp.369-1:369-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jfmk10040369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195045v1</w:t>
+                <w:t xml:space="preserve">hal-05321912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG–Metabolic Coupling and Time Limit at VO2max During Constant-Load Exercise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiovascular, Hemodynamic, and Anthropometric Adaptations Induced by Walking Training at FATmax in Obese Males and Females over 45 Years Old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Berthomier</w:t>
+                <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Clémençon</w:t>
+                <w:t xml:space="preserve">Iman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Brandewinder</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Koralsztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Essid</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Louise Billat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (4), pp.369-1:369-25. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jfmk10040369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph22050701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321912v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Detection of the Marathon Wall to Improve Pacing Strategies in Recreational Marathoners</w:t>
               </w:r>
@@ -744,512 +744,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain, Metabolic, and RPE Responses during a Free-Pace Marathon: A Preliminary Study</w:t>
+                <w:t xml:space="preserve">Multidimensional Analysis of Physiological Entropy during Self-Paced Marathon Running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Poinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph21081024⟩</w:t>
+              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sports12090252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757396v1</w:t>
+                <w:t xml:space="preserve">hal-04757395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Analysis of Physiological Entropy during Self-Paced Marathon Running</w:t>
+                <w:t xml:space="preserve">Brain, Metabolic, and RPE Responses during a Free-Pace Marathon: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Poinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (9), pp.252. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (8), pp.1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sports12090252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21081024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757395v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural and Cardio-Respiratory Responses During Maximal Self-Paced and Controlled-Intensity Protocols at Similar Perceived Exertion Levels: A Pilot Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Electroencephalography Response during an Incremental Test According to the V̇O2max Plateau Incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brandewinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (22), pp.10551. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app142210551⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (13), pp.5411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14135411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831240v1</w:t>
+                <w:t xml:space="preserve">hal-04688068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroencephalography Response during an Incremental Test According to the V̇O2max Plateau Incidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Neural and Cardio-Respiratory Responses During Maximal Self-Paced and Controlled-Intensity Protocols at Similar Perceived Exertion Levels: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Poinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraj Said Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (13), pp.5411. </w:t>
+              <w:t xml:space="preserve">, 2024, 14 (22), pp.10551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14135411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app142210551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688068v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacing of human locomotion on land and in water: 1500 m swimming vs.5000 m running</w:t>
               </w:r>
@@ -1365,51 +1365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pilot Study Using Entropy for Optimizing Self-Pacing During a Marathon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Poinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1508,51 +1508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Pizutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Applied Biosciences and Bioengineering, 13 (18), pp.10515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1586,77 +1586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heart Rate Does Not Reflect the %VO2max in Recreational Runners during the Marathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Poinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnathan Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,51 +1729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen uptake measurements and rate of perceived exertion during a marathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Poinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1850,51 +1850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marathon performance depends on pacing oscillations between non symmetric extreme values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (4), pp.2463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,51 +1954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulkerim Darendeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Louise Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gürkan Diker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2084,51 +2084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Poinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,330 +2311,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacing Strategy Affects the Sub-Elite Marathoner’s Cardiac Drift and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Billat</w:t>
+                <w:t xml:space="preserve">Determination of Submaximal and Maximal Training Zones From a 3-Stage, Variable-Duration, Perceptually Regulated Track Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire A Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Poinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique L Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.03026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.853-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2019-0423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063846v1</w:t>
+                <w:t xml:space="preserve">hal-04757397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Submaximal and Maximal Training Zones From a 3-Stage, Variable-Duration, Perceptually Regulated Track Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire A Molinari</w:t>
+                <w:t xml:space="preserve">Pacing Strategy Affects the Sub-Elite Marathoner’s Cardiac Drift and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique L Billat</w:t>
+                <w:t xml:space="preserve">Matthieu Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (6), pp.853-861. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.3026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2019-0423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.03026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757397v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Race Analysis of the World’s Best Female and Male Marathon Runners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud Pycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2707,51 +2707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2798,51 +2798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humans are able to self-paced constant running accelerations until exhaustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J-B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,404 +2922,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration-based training: A new mode of training in senescent rats improving performance and left ventricular and muscle functions</w:t>
+                <w:t xml:space="preserve">Experimental testing and simulations of speed variations impact on fuel consumption of conventional gasoline passenger cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iman Momken</w:t>
+                <w:t xml:space="preserve">Camilla Freitas Salgueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Carreira</w:t>
+                <w:t xml:space="preserve">Olivier Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xian-Long Zhou</w:t>
+                <w:t xml:space="preserve">Philippe Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.336-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2017.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966322v1</w:t>
+                <w:t xml:space="preserve">hal-01671388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental testing and simulations of speed variations impact on fuel consumption of conventional gasoline passenger cars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceleration-based training: A new mode of training in senescent rats improving performance and left ventricular and muscle functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Orfila</w:t>
+                <w:t xml:space="preserve">Thierry Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+                <w:t xml:space="preserve">Serge Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Doublet</w:t>
+                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Glaser</w:t>
+                <w:t xml:space="preserve">Xian-Long Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57, pp.336-349. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.71-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2017.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671388v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration-based training: A new mode of training in senescent rats improving performance and left ventricular and muscle functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xian-Long Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.71-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031030v1</w:t>
@@ -3330,130 +3330,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration-based training: A new mode of training in senescent rats improving performance and left ventricular and muscle functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xian-Long Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.71-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996954v1</w:t>
@@ -3464,103 +3464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case Studies in Physiology: Maximal oxygen consumption and performance in a centenarian cyclist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dhonneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Moyec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (3), pp.430-434. </w:t>
@@ -3637,64 +3637,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique L Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3722,325 +3722,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein catabolism and high lipid metabolism associated with long-distance exercise are revealed by plasma NMR metabolomics in endurance horses.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myostatin is a key mediator between energy metabolism and endurance capacity of skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Robert</w:t>
+                <w:t xml:space="preserve">Etienne Mouisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed N Triba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique L Billat</w:t>
+                <w:t xml:space="preserve">Karima Relizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mata</w:t>
+                <w:t xml:space="preserve">Raphael Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090730⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 307 (4), pp.R444-R454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00377.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973735v1</w:t>
+                <w:t xml:space="preserve">hal-01545449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin is a key mediator between energy metabolism and endurance capacity of skeletal muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mouisel</w:t>
+                <w:t xml:space="preserve">Protein catabolism and high lipid metabolism associated with long-distance exercise are revealed by plasma NMR metabolomics in endurance horses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Moyec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Relizani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
+                <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Denis</w:t>
+                <w:t xml:space="preserve">Mohamed N Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique L Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hourde</w:t>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 307 (4), pp.R444-R454. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e90730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00377.2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545449v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sustainability of VO2max Effect of decreasing the workload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,424 +4136,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new stochastic process to model Heart Rate series during exhaustive run and an estimator of its fractality parameter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new incremental test for VO2max accurate measurement by increasing VO2max plateau duration, allowing the investigation of its limiting factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Imen Kammoun</w:t>
+                <w:t xml:space="preserve">Renaud Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Moyec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique L Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (6), pp.2267-2276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-2196-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176298v2</w:t>
+                <w:t xml:space="preserve">hal-02489953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate regulation processed through wavelet analysis and change detection: some case studies.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new stochastic process to model Heart Rate series during exhaustive run and an estimator of its fractality parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Boudet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Billat</w:t>
+                <w:t xml:space="preserve">Imen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (6), pp.1331-1351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00564720v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176298v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new incremental test for VO2max accurate measurement by increasing VO2max plateau duration, allowing the investigation of its limiting factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Petot</w:t>
+                <w:t xml:space="preserve">Heart rate regulation processed through wavelet analysis and change detection: some case studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Meilland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique L Billat</w:t>
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-2196-5⟩</w:t>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1-2), pp.109-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-012-9154-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02489953v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00564720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle alterations and exercise performance decrease in erythropoietin-deficient mice: a comparative study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,77 +4643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des fréquences cardiaques instantanées durant un marathon et estimation de leurs paramètres fractals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 150 (1), pp.101-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4738,77 +4738,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation non-paramétrique de la densité spectrale d'un processus gaussien observé à des instants aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'ISUP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, LII (1-2), pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4872,51 +4872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Heubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Quièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4963,77 +4963,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation non-paramétrique de la densité spectrale d'un processus gaussien échantillonné aléatoirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'ISUP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, LII (1-2), pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5110,51 +5110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry van de Louw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (3), pp.245-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5395,64 +5395,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of lumbar point for the estimation of potential and kinetic mechanical power in running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Koralsztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tavernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5499,51 +5499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetics of middle-distance running performances in male and female junior using track measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique L Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5735,488 +5735,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of free versus constant pace on performance and oxygen kinetics in running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Berthoin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Gerbeaux</w:t>
+                <w:t xml:space="preserve">Mathieu Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Koralsztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques des Activités Physiques et Sportives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (12), pp.2082-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00005768-200112000-00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918750v1</w:t>
+                <w:t xml:space="preserve">hal-05561331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gerbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+              <w:t xml:space="preserve">Sciences et Techniques des Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Sciences et Techniques des Activités Physiques et Sportives, 54, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359554v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Run Times to Exhaustion at 90, 100, 120, and 140 % of vV˙O2max and Velocity Expressed Relatively to Critical Velocity and Maximal Velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 22 (1), pp.27-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2001-11357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gerbeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermittent runs at the velocity associated with maximal oxygen uptake enables subjects to remain at maximal oxygen uptake for a longer time than intense but submaximal runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 81 (3), pp.188-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004210050029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relation entre le temps limite de course et l'intensité relative de l'exercice, exprimée en fonction de la vitesse critique et de la vitesse maximale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 15 (5), pp.242-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0765-1597(00)80034-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6226,358 +6489,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractal Analysis of Physiological Signals: A Novel Approach to Optimizing Pacing Strategy in a Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wejdene Nasr Ben Hadj Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The weak scaling multifractal spectrum: Mathematical setting and applications to marathon runners physiological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wejdene Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humans can freely sustain long-term constant acceleration in running via stochastic short-term corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Koralsztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J-B Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6587,271 +6850,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractal analysis based on weak scaling exponent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wejdene Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmonic and Multifractal Analyses: from Mathematics to Quantitative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multifractale des données physiologiques de marathoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wejdene Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI : Groupe de Recherche et d'Etudes de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy (Centre de Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6861,159 +7124,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of univariate and multivariate multifractal analysis illustrated by the analysis of marathon runners physiological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wejdene Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis, Applications, and Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.3-60, 2023, Trends in Mathematics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-36375-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7023,406 +7286,406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multifractale des données physiologiques de marathoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wejdene Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022, XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of exercise intensity on microarn expression in rodent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa E. Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Federation of European Physiological Societies and French Physiological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apha.12712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre distance limite et temps limite de course pour des exercices intermittents brefs (15s) à allures supramaximales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Macolin, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7490,51 +7753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="759A4848"/>
+    <w:nsid w:val="4438129B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7721,51 +7984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veroniquebillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6085-998X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031959059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/85691300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121422278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-4398-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05521372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Demarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guidotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Galvani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Billat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk11010078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05195045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mille-Hamard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Louise Billat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22050701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05124462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Medhi El Dandachi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Palacin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ai6060130" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mattei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21081024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports12090252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04831240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Said Hashemi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142210551" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Pycke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pizzuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116455" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25081119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pizutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Edwards" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912451" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maroney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03254387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkerim Darendeli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Diker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cu&#287;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.09.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kirsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Jouini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168676" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Samson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Goller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Correa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.03026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757397v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Molinari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2019-0423" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud Pycke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17041177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carbillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.09.159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J-B. Brunel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.04.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Long Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.05.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dhonneur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00569.2016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Niel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Momken" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00372" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090730" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545449v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00377.2013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason R Karp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Hugh Morton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2424-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXFM0V4S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176298v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kammoun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khalfa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9154-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489953v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meilland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2196-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LGQS9BD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bonnamy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343361v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765367v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Qui&#232;vre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31816a4475" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry van de Louw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0341-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SR4DRZC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000170101.99529.a3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000135785.68760.96" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tavernier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.20.3.324" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mille-Hamard Laurence" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Salim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000053556.59992.A9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.054.0045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359551v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-11357" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359584v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(00)80034-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZB5JS10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814872v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Nasr Ben Hadj Amor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sa&#235;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Ben Nasr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J-B Brunel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04296122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273488v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788572v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36375-7_1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694475v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894252v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E. Jahnke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayachi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12712" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390631v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veroniquebillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6085-998X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031959059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/85691300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121422278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-4398-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05521372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Demarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guidotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Galvani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Billat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk11010078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05195045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mille-Hamard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Louise Billat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22050701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05124462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Medhi El Dandachi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Palacin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ai6060130" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports12090252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mattei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21081024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04831240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Said Hashemi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142210551" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Pycke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pizzuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116455" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25081119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pizutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Edwards" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912451" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maroney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03254387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkerim Darendeli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Diker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cu&#287;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.09.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kirsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Jouini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168676" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Samson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Goller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Molinari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2019-0423" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Correa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.03026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud Pycke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17041177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carbillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.09.159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J-B. Brunel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.04.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carreira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Long Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.05.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dhonneur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00569.2016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Niel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Momken" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00372" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00377.2013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090730" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason R Karp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Hugh Morton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2424-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXFM0V4S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meilland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2196-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LGQS9BD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176298v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kammoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khalfa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9154-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bonnamy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343361v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765367v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Qui&#232;vre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31816a4475" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry van de Louw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0341-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SR4DRZC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000170101.99529.a3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000135785.68760.96" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tavernier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.20.3.324" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mille-Hamard Laurence" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Salim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000053556.59992.A9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05561331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200112000-00017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918750v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.054.0045" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-11357" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05561328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bocquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demarle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafitte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CL2PZ8SN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(00)80034-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZB5JS10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814872v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Nasr Ben Hadj Amor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sa&#235;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Ben Nasr" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741499v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J-B Brunel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04296122v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788572v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36375-7_1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694475v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E. Jahnke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayachi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12712" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>