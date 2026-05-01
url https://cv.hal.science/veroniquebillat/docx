--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -978,512 +978,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroencephalography Response during an Incremental Test According to the V̇O2max Plateau Incidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural and Cardio-Respiratory Responses During Maximal Self-Paced and Controlled-Intensity Protocols at Similar Perceived Exertion Levels: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Poinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraj Said Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (13), pp.5411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14135411⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (22), pp.10551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app142210551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688068v1</w:t>
+                <w:t xml:space="preserve">hal-04831240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural and Cardio-Respiratory Responses During Maximal Self-Paced and Controlled-Intensity Protocols at Similar Perceived Exertion Levels: A Pilot Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroencephalography Response during an Incremental Test According to the V̇O2max Plateau Incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berthomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brandewinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (22), pp.10551. </w:t>
+              <w:t xml:space="preserve">, 2024, 14 (13), pp.5411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app142210551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14135411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831240v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacing of human locomotion on land and in water: 1500 m swimming vs.5000 m running</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Demarie</w:t>
+                <w:t xml:space="preserve">A Pilot Study Using Entropy for Optimizing Self-Pacing During a Marathon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Poinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Pizzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13116455⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e25081119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106075v1</w:t>
+                <w:t xml:space="preserve">hal-04168475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study Using Entropy for Optimizing Self-Pacing During a Marathon.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Poinsard</w:t>
+                <w:t xml:space="preserve">Pacing of human locomotion on land and in water: 1500 m swimming vs.5000 m running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Demarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Pizzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (8), </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Biosciences and Bioengineering, 13 (11), pp.6455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e25081119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13116455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168475v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacing Strategy of 800 m and 1500 m Freestyle Swimming Finals in the World Championships According to the Performance in Males and Females of Different Age Groups</w:t>
               </w:r>
@@ -2186,386 +2186,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of ATAD3 Hemizygosity in C57Bl6j Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Vitiello</w:t>
+                <w:t xml:space="preserve">Pacing Strategy Affects the Sub-Elite Marathoner’s Cardiac Drift and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Samson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.03026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046132v1</w:t>
+                <w:t xml:space="preserve">hal-03063846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Submaximal and Maximal Training Zones From a 3-Stage, Variable-Duration, Perceptually Regulated Track Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire A Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Poinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique L Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (6), pp.853-861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/ijspp.2019-0423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacing Strategy Affects the Sub-Elite Marathoner’s Cardiac Drift and Performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Palacin</w:t>
+                <w:t xml:space="preserve">Consequences of ATAD3 Hemizygosity in C57Bl6j Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Correa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clovis Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Goller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063846v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Race Analysis of the World’s Best Female and Male Marathon Runners</w:t>
               </w:r>
@@ -2590,51 +2590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud Pycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2707,51 +2707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2922,404 +2922,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental testing and simulations of speed variations impact on fuel consumption of conventional gasoline passenger cars</w:t>
+                <w:t xml:space="preserve">Acceleration-based training: A new mode of training in senescent rats improving performance and left ventricular and muscle functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Freitas Salgueiredo</w:t>
+                <w:t xml:space="preserve">Thierry Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Orfila</w:t>
+                <w:t xml:space="preserve">Serge Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Doublet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Glaser</w:t>
+                <w:t xml:space="preserve">Xian-Long Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2017.09.029⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671388v1</w:t>
+                <w:t xml:space="preserve">hal-03966322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration-based training: A new mode of training in senescent rats improving performance and left ventricular and muscle functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental testing and simulations of speed variations impact on fuel consumption of conventional gasoline passenger cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Freitas Salgueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iman Momken</w:t>
+                <w:t xml:space="preserve">Olivier Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Carreira</w:t>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
+                <w:t xml:space="preserve">Philippe Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xian-Long Zhou</w:t>
+                <w:t xml:space="preserve">Sébastien Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.71-76. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.336-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2017.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966322v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration-based training: A new mode of training in senescent rats improving performance and left ventricular and muscle functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xian-Long Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.71-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031030v1</w:t>
@@ -3330,130 +3330,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration-based training: A new mode of training in senescent rats improving performance and left ventricular and muscle functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xian-Long Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.71-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996954v1</w:t>
@@ -3637,51 +3637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique L Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3901,51 +3901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed N Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique L Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4194,51 +4194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Moyec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique L Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (6), pp.2267-2276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4732,252 +4732,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non-paramétrique de la densité spectrale d'un processus gaussien observé à des instants aléatoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in spring-mass model parameters and energy cost during track running to exhaustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre R. Bertrand</w:t>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Heubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Quièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.930-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e31816a4475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633188v1</w:t>
+                <w:t xml:space="preserve">hal-01765367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in spring-mass model parameters and energy cost during track running to exhaustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Quièvre</w:t>
+                <w:t xml:space="preserve">Estimation non-paramétrique de la densité spectrale d'un processus gaussien observé à des instants aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, LII (1-2), pp.123-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765367v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation non-paramétrique de la densité spectrale d'un processus gaussien échantillonné aléatoirement</w:t>
               </w:r>
@@ -5071,51 +5071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a 24-h continuous walking race on cardiac autonomic control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5200,51 +5200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in internal mechanical cost during over-ground running to exhaustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5285,265 +5285,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in mechanical and energy cost between highly, well and non trained runners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Use of lumbar point for the estimation of potential and kinetic mechanical power in running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Billat</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Koralsztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tavernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/01.MSS.0000135785.68760.96⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (3), pp.324 - 331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.20.3.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689830v1</w:t>
+                <w:t xml:space="preserve">hal-01689785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of lumbar point for the estimation of potential and kinetic mechanical power in running</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Difference in mechanical and energy cost between highly, well and non trained runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Tavernier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 20 (3), pp.324 - 331. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (8), pp.1440-1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jab.20.3.324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/01.MSS.0000135785.68760.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689785v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetics of middle-distance running performances in male and female junior using track measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique L Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5754,51 +5754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of free versus constant pace on performance and oxygen kinetics in running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,304 +5969,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Run Times to Exhaustion at 90, 100, 120, and 140 % of vV˙O2max and Velocity Expressed Relatively to Critical Velocity and Maximal Velocity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Lensel</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gerbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2001-11357⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359551v1</w:t>
+                <w:t xml:space="preserve">hal-03359554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship Between Run Times to Exhaustion at 90, 100, 120, and 140 % of vV˙O2max and Velocity Expressed Relatively to Critical Velocity and Maximal Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Gerbeaux</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22 (1), pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2001-11357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359554v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent runs at the velocity associated with maximal oxygen uptake enables subjects to remain at maximal oxygen uptake for a longer time than intense but submaximal runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7753,51 +7753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4438129B"/>
+    <w:nsid w:val="3801769E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7984,51 +7984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veroniquebillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6085-998X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031959059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/85691300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121422278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-4398-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05521372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Demarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guidotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Galvani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Billat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk11010078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05195045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mille-Hamard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Louise Billat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22050701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05124462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Medhi El Dandachi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Palacin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ai6060130" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports12090252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mattei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21081024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04831240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Said Hashemi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142210551" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Pycke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pizzuti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116455" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25081119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pizutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Edwards" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912451" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maroney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03254387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkerim Darendeli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Diker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cu&#287;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.09.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kirsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Jouini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168676" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Samson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Goller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Molinari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2019-0423" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Correa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.03026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud Pycke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17041177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carbillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.09.159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J-B. Brunel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.04.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carreira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Long Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.05.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dhonneur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00569.2016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Niel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Momken" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00372" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00377.2013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090730" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason R Karp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Hugh Morton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2424-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXFM0V4S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meilland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2196-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LGQS9BD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176298v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kammoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khalfa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9154-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bonnamy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343361v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765367v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Qui&#232;vre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31816a4475" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry van de Louw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0341-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SR4DRZC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000170101.99529.a3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000135785.68760.96" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tavernier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.20.3.324" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mille-Hamard Laurence" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Salim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000053556.59992.A9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05561331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200112000-00017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918750v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.054.0045" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-11357" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05561328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bocquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demarle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafitte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CL2PZ8SN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(00)80034-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZB5JS10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814872v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Nasr Ben Hadj Amor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sa&#235;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Ben Nasr" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741499v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J-B Brunel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04296122v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788572v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36375-7_1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694475v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E. Jahnke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayachi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12712" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veroniquebillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6085-998X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031959059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/85691300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121422278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-4398-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05521372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Demarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guidotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Galvani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Billat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk11010078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05195045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mille-Hamard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Louise Billat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22050701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05124462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Medhi El Dandachi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Palacin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ai6060130" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports12090252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mattei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21081024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04831240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Said Hashemi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142210551" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Pycke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25081119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pizzuti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116455" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pizutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Edwards" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912451" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maroney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03254387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkerim Darendeli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Diker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cu&#287;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.09.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kirsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Jouini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168676" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Correa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.03026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Molinari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2019-0423" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Samson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Goller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud Pycke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17041177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carbillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.09.159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J-B. Brunel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.04.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Long Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.05.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dhonneur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00569.2016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Niel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Momken" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00372" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00377.2013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090730" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason R Karp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Hugh Morton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2424-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXFM0V4S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meilland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2196-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LGQS9BD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176298v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kammoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khalfa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9154-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bonnamy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343361v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765367v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Qui&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31816a4475" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633188v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry van de Louw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0341-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SR4DRZC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000170101.99529.a3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689785v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tavernier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.20.3.324" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689830v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000135785.68760.96" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mille-Hamard Laurence" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Salim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000053556.59992.A9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05561331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200112000-00017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918750v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.054.0045" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-11357" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05561328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bocquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demarle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafitte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CL2PZ8SN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(00)80034-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZB5JS10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814872v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Nasr Ben Hadj Amor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sa&#235;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Ben Nasr" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741499v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J-B Brunel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04296122v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788572v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36375-7_1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694475v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E. Jahnke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayachi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12712" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>