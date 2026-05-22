--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -225,6261 +225,6122 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Breakpoints in Pacing Variability and Performance in Masters Swimmers: A Segmented Regression Analysis of World Championship Male and Female Data</w:t>
+                <w:t xml:space="preserve">vΔ50 Race Walking: High Energetic Cost, Rapid VO2max, and No Slow Component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Demarie</w:t>
+                <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Guidotti</w:t>
+                <w:t xml:space="preserve">Murielle Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Galvani</w:t>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Billat</w:t>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 11 (1), pp.78. </w:t>
+              <w:t xml:space="preserve">, 2026, 11 (2), pp.174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jfmk11010078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jfmk11020174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521372v1</w:t>
+                <w:t xml:space="preserve">hal-05622390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG–Metabolic Coupling and Time Limit at VO2max During Constant-Load Exercise</w:t>
+                <w:t xml:space="preserve">Age-Related Breakpoints in Pacing Variability and Performance in Masters Swimmers: A Segmented Regression Analysis of World Championship Male and Female Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Poinsard</w:t>
+                <w:t xml:space="preserve">Sabrina Demarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Berthomier</w:t>
+                <w:t xml:space="preserve">Flavia Guidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Clémençon</w:t>
+                <w:t xml:space="preserve">Christel Galvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Brandewinder</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (4), pp.369-1:369-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jfmk10040369⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 11 (1), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jfmk11010078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321912v1</w:t>
+                <w:t xml:space="preserve">hal-05521372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular, Hemodynamic, and Anthropometric Adaptations Induced by Walking Training at FATmax in Obese Males and Females over 45 Years Old</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EEG–Metabolic Coupling and Time Limit at VO2max During Constant-Load Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Poinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
+                <w:t xml:space="preserve">Christian Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Momken</w:t>
+                <w:t xml:space="preserve">Michel Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Koralsztein</w:t>
+                <w:t xml:space="preserve">Marie Brandewinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Louise Billat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slim Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (5), pp.701. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), pp.369-1:369-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph22050701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jfmk10040369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195045v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Detection of the Marathon Wall to Improve Pacing Strategies in Recreational Marathoners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiovascular, Hemodynamic, and Anthropometric Adaptations Induced by Walking Training at FATmax in Obese Males and Females over 45 Years Old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad-Medhi El Dandachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Billat</w:t>
+                <w:t xml:space="preserve">Iman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Palacin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Koralsztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+                <w:t xml:space="preserve">Véronique Louise Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (6), pp.130. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ai6060130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph22050701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124462v1</w:t>
+                <w:t xml:space="preserve">hal-05195045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Analysis of Physiological Entropy during Self-Paced Marathon Running</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Early Detection of the Marathon Wall to Improve Pacing Strategies in Recreational Marathoners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad-Medhi El Dandachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Billat</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sports12090252⟩</w:t>
+              <w:t xml:space="preserve">AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (6), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ai6060130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757395v1</w:t>
+                <w:t xml:space="preserve">hal-05124462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain, Metabolic, and RPE Responses during a Free-Pace Marathon: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Poinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (8), pp.1024. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21081024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural and Cardio-Respiratory Responses During Maximal Self-Paced and Controlled-Intensity Protocols at Similar Perceived Exertion Levels: A Pilot Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multidimensional Analysis of Physiological Entropy during Self-Paced Marathon Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Poinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sports12090252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app142210551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04831240v1</w:t>
+                <w:t xml:space="preserve">hal-04757395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroencephalography Response during an Incremental Test According to the V̇O2max Plateau Incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Berthomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brandewinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (13), pp.5411. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14135411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study Using Entropy for Optimizing Self-Pacing During a Marathon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Neural and Cardio-Respiratory Responses During Maximal Self-Paced and Controlled-Intensity Protocols at Similar Perceived Exertion Levels: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Poinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraj Said Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Billat</w:t>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e25081119⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (22), pp.10551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app142210551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168475v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacing of human locomotion on land and in water: 1500 m swimming vs.5000 m running</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A Pilot Study Using Entropy for Optimizing Self-Pacing During a Marathon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Poinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13116455⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e25081119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106075v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacing Strategy of 800 m and 1500 m Freestyle Swimming Finals in the World Championships According to the Performance in Males and Females of Different Age Groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pacing of human locomotion on land and in water: 1500 m swimming vs.5000 m running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Demarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Billat</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Pizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Applied Biosciences and Bioengineering, 13 (18), pp.10515. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app131810515⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Applied Biosciences and Bioengineering, 13 (11), pp.6455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13116455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234515v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Does Not Reflect the %VO2max in Recreational Runners during the Marathon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Pacing Strategy of 800 m and 1500 m Freestyle Swimming Finals in the World Championships According to the Performance in Males and Females of Different Age Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Demarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Pizutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (19), pp.12451. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Applied Biosciences and Bioengineering, 13 (18), pp.10515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app131810515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757393v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen uptake measurements and rate of perceived exertion during a marathon</w:t>
+                <w:t xml:space="preserve">Heart Rate Does Not Reflect the %VO2max in Recreational Runners during the Marathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Billat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Poinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Maroney</w:t>
+                <w:t xml:space="preserve">Johnathan Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.12451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659237v1</w:t>
+                <w:t xml:space="preserve">hal-04757393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marathon performance depends on pacing oscillations between non symmetric extreme values</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Oxygen uptake measurements and rate of perceived exertion during a marathon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Poinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Billat</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Maroney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (4), pp.2463. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558938v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different exercise testing modalities to determine maximal aerobic speed in amateur soccer players</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Cuğ</w:t>
+                <w:t xml:space="preserve">Marathon performance depends on pacing oscillations between non symmetric extreme values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.09.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.2463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19042463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254387v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marathon-Induced Cardiac Fatigue: A Review over the Last Decade for the Preservation of the Athletes’ Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Comparison of different exercise testing modalities to determine maximal aerobic speed in amateur soccer players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulkerim Darendeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Poinsard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Louise Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Kirsch</w:t>
+                <w:t xml:space="preserve">Gürkan Diker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Jouini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Cuğ</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (16), pp.8676. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.105-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18168676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489411v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacing Strategy Affects the Sub-Elite Marathoner’s Cardiac Drift and Performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Marathon-Induced Cardiac Fatigue: A Review over the Last Decade for the Preservation of the Athletes’ Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Poinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Correa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.03026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (16), pp.8676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18168676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063846v1</w:t>
+                <w:t xml:space="preserve">hal-03489411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Submaximal and Maximal Training Zones From a 3-Stage, Variable-Duration, Perceptually Regulated Track Test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Poinsard</w:t>
+                <w:t xml:space="preserve">Consequences of ATAD3 Hemizygosity in C57Bl6j Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique L Billat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Goller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757397v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of ATAD3 Hemizygosity in C57Bl6j Mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Billat</w:t>
+                <w:t xml:space="preserve">Pacing Strategy Affects the Sub-Elite Marathoner’s Cardiac Drift and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Chabert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.03026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046132v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Race Analysis of the World’s Best Female and Male Marathon Runners</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Determination of Submaximal and Maximal Training Zones From a 3-Stage, Variable-Duration, Perceptually Regulated Track Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire A Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Renaud Pycke</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Poinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique L Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17041177⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.853-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2019-0423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046083v1</w:t>
+                <w:t xml:space="preserve">hal-04757397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the marathon asymmetry with a statistical signature</w:t>
+                <w:t xml:space="preserve">Race Analysis of the World’s Best Female and Male Marathon Runners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Billat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Renaud Pycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.09.159⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (4), pp.1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17041177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907620v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans are able to self-paced constant running accelerations until exhaustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Detecting the marathon asymmetry with a statistical signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeline Samson</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Pycke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 506, pp.290-304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.04.058⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 515, pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.09.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965678v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration-based training: A new mode of training in senescent rats improving performance and left ventricular and muscle functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humans are able to self-paced constant running accelerations until exhaustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J-B. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iman Momken</w:t>
+                <w:t xml:space="preserve">Stéphane Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Carreira</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adeline Samson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 506, pp.290-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.04.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966322v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental testing and simulations of speed variations impact on fuel consumption of conventional gasoline passenger cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Freitas Salgueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Freitas Salgueiredo</w:t>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Orfila</w:t>
+                <w:t xml:space="preserve">Philippe Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57, pp.336-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trd.2017.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration-based training: A new mode of training in senescent rats improving performance and left ventricular and muscle functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Momken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xian-Long Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.71-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031030v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration-based training: A new mode of training in senescent rats improving performance and left ventricular and muscle functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Case Studies in Physiology: Maximal oxygen consumption and performance in a centenarian cyclist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Moyec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Momken</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xian-Long Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (3), pp.430-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00569.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996954v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Studies in Physiology: Maximal oxygen consumption and performance in a centenarian cyclist</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Validation of a ramp running protocol for determination of the true VO2max in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irman Momken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique L Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00569.2016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966306v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a ramp running protocol for determination of the true VO2max in mice</w:t>
+                <w:t xml:space="preserve">Protein catabolism and high lipid metabolism associated with long-distance exercise are revealed by plasma NMR metabolomics in endurance horses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ayachi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Laurence Le Moyec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed N Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique L Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00372⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e90730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489940v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myostatin is a key mediator between energy metabolism and endurance capacity of skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mouisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Relizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 307 (4), pp.R444-R454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpregu.00377.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein catabolism and high lipid metabolism associated with long-distance exercise are revealed by plasma NMR metabolomics in endurance horses.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mata</w:t>
+                <w:t xml:space="preserve">The sustainability of VO2max Effect of decreasing the workload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Petot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason R Karp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Hugh Morton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090730⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (2), pp.385-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2424-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973735v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sustainability of VO2max Effect of decreasing the workload</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.Hugh Morton</w:t>
+                <w:t xml:space="preserve">Skeletal muscle alterations and exercise performance decrease in erythropoietin-deficient mice: a comparative study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bonnamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2424-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1755-8794-5-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02489954v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00742677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new incremental test for VO2max accurate measurement by increasing VO2max plateau duration, allowing the investigation of its limiting factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Petot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Moyec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique L Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (6), pp.2267-2276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-011-2196-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new stochastic process to model Heart Rate series during exhaustive run and an estimator of its fractality parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (6), pp.1331-1351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176298v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heart rate regulation processed through wavelet analysis and change detection: some case studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (1-2), pp.109-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10441-012-9154-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00564720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle alterations and exercise performance decrease in erythropoietin-deficient mice: a comparative study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mille-Hamard</w:t>
+                <w:t xml:space="preserve">Modélisation des fréquences cardiaques instantanées durant un marathon et estimation de leurs paramètres fractals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Billat</w:t>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Henry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (1), pp.101-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00742677v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des fréquences cardiaques instantanées durant un marathon et estimation de leurs paramètres fractals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Changes in spring-mass model parameters and energy cost during track running to exhaustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Heubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Quièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imen Kammoun</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.930-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e31816a4475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343361v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in spring-mass model parameters and energy cost during track running to exhaustion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Estimation non-paramétrique de la densité spectrale d'un processus gaussien observé à des instants aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, LII (1-2), pp.123-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765367v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non-paramétrique de la densité spectrale d'un processus gaussien observé à des instants aléatoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Estimation non-paramétrique de la densité spectrale d'un processus gaussien échantillonné aléatoirement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'ISUP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, LII (1-2), pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633188v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non-paramétrique de la densité spectrale d'un processus gaussien échantillonné aléatoirement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effect of a 24-h continuous walking race on cardiac autonomic control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry van de Louw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (3), pp.245-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-006-0341-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250150v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a 24-h continuous walking race on cardiac autonomic control.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Changes in internal mechanical cost during over-ground running to exhaustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Billat</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-006-0341-3⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (7), pp.1180-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000170101.99529.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00306355v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in internal mechanical cost during over-ground running to exhaustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Use of lumbar point for the estimation of potential and kinetic mechanical power in running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Billat</w:t>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Koralsztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tavernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000170101.99529.a3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (3), pp.324 - 331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.20.3.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689815v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of lumbar point for the estimation of potential and kinetic mechanical power in running</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Difference in mechanical and energy cost between highly, well and non trained runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Tavernier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.20.3.324⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (8), pp.1440-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.MSS.0000135785.68760.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689785v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in mechanical and energy cost between highly, well and non trained runners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Billat</w:t>
+                <w:t xml:space="preserve">Energetics of middle-distance running performances in male and female junior using track measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique L Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Heugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Koralsztein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Japanese Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (2), pp.125-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689830v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics of middle-distance running performances in male and female junior using track measurements.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Training and bioenergetic characteristics in elite male and female Kenyan runners.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Heugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mille-Hamard Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drai Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (2), pp.297-304; discussion 305-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.MSS.0000053556.59992.A9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580463v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and bioenergetic characteristics in elite male and female Kenyan runners.</w:t>
+                <w:t xml:space="preserve">Effect of free versus constant pace on performance and oxygen kinetics in running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Billat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mille-Hamard Laurence</w:t>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drai Salim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Pierre Koralsztein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 35 (2), pp.297-304; discussion 305-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/01.MSS.0000053556.59992.A9⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 33 (12), pp.2082-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00005768-200112000-00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580482v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of free versus constant pace on performance and oxygen kinetics in running</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Koralsztein</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gerbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00005768-200112000-00017⟩</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques des Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Sciences et Techniques des Activités Physiques et Sportives, 54, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561331v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gerbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques des Activités Physiques et Sportives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918750v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vitesse à VO2 max, signification et applications en course à pied</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Relationship Between Run Times to Exhaustion at 90, 100, 120, and 140 % of vV˙O2max and Velocity Expressed Relatively to Critical Velocity and Maximal Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Gerbeaux</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.054.0045⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22 (1), pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2001-11357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359554v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Run Times to Exhaustion at 90, 100, 120, and 140 % of vV˙O2max and Velocity Expressed Relatively to Critical Velocity and Maximal Velocity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Intermittent runs at the velocity associated with maximal oxygen uptake enables subjects to remain at maximal oxygen uptake for a longer time than intense but submaximal runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2001-11357⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 81 (3), pp.188-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004210050029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359551v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent runs at the velocity associated with maximal oxygen uptake enables subjects to remain at maximal oxygen uptake for a longer time than intense but submaximal runs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Relation entre le temps limite de course et l'intensité relative de l'exercice, exprimée en fonction de la vitesse critique et de la vitesse maximale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 15 (5), pp.242-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0765-1597(00)80034-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6489,358 +6350,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractal Analysis of Physiological Signals: A Novel Approach to Optimizing Pacing Strategy in a Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wejdene Nasr Ben Hadj Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The weak scaling multifractal spectrum: Mathematical setting and applications to marathon runners physiological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wejdene Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humans can freely sustain long-term constant acceleration in running via stochastic short-term corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Koralsztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J-B Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6850,271 +6711,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractal analysis based on weak scaling exponent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wejdene Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harmonic and Multifractal Analyses: from Mathematics to Quantitative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multifractale des données physiologiques de marathoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wejdene Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI : Groupe de Recherche et d'Etudes de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy (Centre de Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7124,159 +6985,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of univariate and multivariate multifractal analysis illustrated by the analysis of marathon runners physiological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wejdene Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis, Applications, and Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.3-60, 2023, Trends in Mathematics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-36375-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7286,406 +7147,406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multifractale des données physiologiques de marathoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wejdene Ben Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Palacin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022, XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of exercise intensity on microarn expression in rodent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa E. Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Federation of European Physiological Societies and French Physiological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apha.12712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre distance limite et temps limite de course pour des exercices intermittents brefs (15s) à allures supramaximales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Macolin, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7753,51 +7614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3801769E"/>
+    <w:nsid w:val="E8DD1659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7984,51 +7845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veroniquebillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6085-998X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031959059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/85691300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121422278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-4398-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05521372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Demarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guidotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Galvani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Billat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk11010078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05195045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mille-Hamard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Louise Billat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22050701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05124462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Medhi El Dandachi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Palacin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ai6060130" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports12090252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mattei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21081024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04831240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Said Hashemi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142210551" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Pycke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25081119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pizzuti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116455" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pizutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Edwards" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912451" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maroney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042463" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03254387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkerim Darendeli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Diker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cu&#287;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.09.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kirsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Jouini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168676" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Correa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.03026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Molinari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2019-0423" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Samson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Goller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud Pycke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17041177" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carbillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.09.159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J-B. Brunel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.04.058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Long Zhou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.05.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dhonneur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00569.2016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Niel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Momken" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00372" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545449v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00377.2013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090730" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489954v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason R Karp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Hugh Morton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2424-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXFM0V4S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meilland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2196-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LGQS9BD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176298v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kammoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khalfa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9154-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bonnamy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343361v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765367v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Qui&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31816a4475" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633188v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry van de Louw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0341-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SR4DRZC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000170101.99529.a3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689785v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tavernier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.20.3.324" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689830v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000135785.68760.96" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mille-Hamard Laurence" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Salim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000053556.59992.A9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05561331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200112000-00017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918750v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.054.0045" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-11357" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05561328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bocquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demarle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafitte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CL2PZ8SN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(00)80034-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZB5JS10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814872v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Nasr Ben Hadj Amor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sa&#235;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Ben Nasr" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741499v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J-B Brunel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04296122v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788572v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36375-7_1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694475v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E. Jahnke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayachi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12712" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veroniquebillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6085-998X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031959059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/85691300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121422278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-4398-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mille-Hamard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Garcin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk11020174" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05521372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Demarie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guidotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Galvani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Billat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk11010078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05195045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Momken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Louise Billat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22050701" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05124462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Medhi El Dandachi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Palacin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ai6060130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mattei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21081024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports12090252" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04831240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Said Hashemi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142210551" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Pycke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25081119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pizzuti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13116455" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pizutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810515" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Edwards" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912451" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maroney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042463" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03254387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkerim Darendeli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Diker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cu&#287;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.09.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kirsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Jouini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168676" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Samson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Goller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Correa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.03026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A Molinari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2019-0423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046083v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud Pycke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17041177" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carbillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.09.159" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J-B. Brunel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.04.058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Freitas Salgueiredo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orfila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doublet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.09.029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Launay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Long Zhou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2017.05.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXS3VCL5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dhonneur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00569.2016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayachi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Niel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Momken" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00372" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090730" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545449v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Relizani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Denis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00377.2013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Petot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason R Karp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Hugh Morton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2424-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NXFM0V4S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742677v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bonnamy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-29" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489953v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meilland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2196-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LGQS9BD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176298v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kammoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khalfa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-012-9154-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343361v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765367v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Heubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Qui&#232;vre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31816a4475" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry van de Louw" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-006-0341-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SR4DRZC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689815v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000170101.99529.a3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tavernier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.20.3.324" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01689830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000135785.68760.96" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580482v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mille-Hamard Laurence" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Salim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000053556.59992.A9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05561331v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-200112000-00017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02918750v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerbeaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.054.0045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lensel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2001-11357" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05561328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Bocquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demarle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lafitte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050029" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CL2PZ8SN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(00)80034-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZB5JS10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814872v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Nasr Ben Hadj Amor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sa&#235;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Ben Nasr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741499v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J-B Brunel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04296122v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273488v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788572v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36375-7_1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694475v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894252v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa E. Jahnke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ayachi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12712" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dupont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>