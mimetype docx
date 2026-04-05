--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2374,554 +2374,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of RNAseq based SNP discovery and genotyping in Populus nigra</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néro Borrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5239-z⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622249v1</w:t>
+                <w:t xml:space="preserve">hal-02625394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptome reprogramming due to the introduction of a barley telosome into bread wheat affects more barley genes than wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Benaben</w:t>
+                <w:t xml:space="preserve">Elodie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Caron</w:t>
+                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vrána</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (10), pp.1767-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097192v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome reprogramming due to the introduction of a barley telosome into bread wheat affects more barley genes than wheat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
+                <w:t xml:space="preserve">Accuracy of RNAseq based SNP discovery and genotyping in Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
+                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Vrána</w:t>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (10), pp.1767-1777. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.12913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5239-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621747v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
+                <w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaori Sakai</w:t>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Stéphane Bansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néro Borrega</w:t>
+                <w:t xml:space="preserve">David Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625394v1</w:t>
+                <w:t xml:space="preserve">hal-02097192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
               </w:r>
@@ -3562,295 +3562,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
+                <w:t xml:space="preserve">MYB118 Represses Endosperm Maturation in Seeds of Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+                <w:t xml:space="preserve">Guillaume Barthole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
+                <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bigeard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Bueso</w:t>
+                <w:t xml:space="preserve">Chloé Marchive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (9), pp.3519 - 3537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.130021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631808v1</w:t>
+                <w:t xml:space="preserve">hal-01204153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYB118 Represses Endosperm Maturation in Seeds of Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barthole</w:t>
+                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra To</w:t>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Marchive</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Eduardo Bueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (9), pp.3519 - 3537. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.130021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204153v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RNA helicases AtMTR4 and HEN2 target specific subsets of nuclear transcripts for degradation by the nuclear exosome in Arabidopsis thaliana</w:t>
               </w:r>
@@ -3964,563 +3964,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TILLING platform for functional genomics in [i]Brachypodium distachyon[/i]</w:t>
+                <w:t xml:space="preserve">PT-Flax (phenotyping and TILLinG of flax): development of a flax (Linum usitatissimum L.) mutant population and TILLinG platform for forward and reverse genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dalmais</w:t>
+                <w:t xml:space="preserve">M. Chantreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+                <w:t xml:space="preserve">S. Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Séverine Ho-Yue-Kuang</w:t>
+                <w:t xml:space="preserve">L. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin Wang</w:t>
+                <w:t xml:space="preserve">M. Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Darracq</w:t>
+                <w:t xml:space="preserve">Christophe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (6), </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (159), pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190604v1</w:t>
+                <w:t xml:space="preserve">hal-01093161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PT-Flax (phenotyping and TILLinG of flax): development of a flax (Linum usitatissimum L.) mutant population and TILLinG platform for forward and reverse genetics.</w:t>
+                <w:t xml:space="preserve">A TILLING platform for functional genomics in [i]Brachypodium distachyon[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chantreau</w:t>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grec</w:t>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gutierrez</w:t>
+                <w:t xml:space="preserve">Marie-Séverine Ho-Yue-Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dalmais</w:t>
+                <w:t xml:space="preserve">Yin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pineau</w:t>
+                <w:t xml:space="preserve">Olivier Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (159), pp.159. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093161v1</w:t>
+                <w:t xml:space="preserve">hal-01190604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t>
+                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
+                <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck F. Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+                <w:t xml:space="preserve">Ikhlak I. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile C. Guichard</w:t>
+                <w:t xml:space="preserve">Caroline C. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
+                <w:t xml:space="preserve">Alexis A. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652189v1</w:t>
+                <w:t xml:space="preserve">hal-00999846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikhlak I. Ahmed</w:t>
+                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Berard</w:t>
+                <w:t xml:space="preserve">Franck F. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis A. Sarazin</w:t>
+                <w:t xml:space="preserve">Cecile C. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999846v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t>
               </w:r>
@@ -4532,51 +4532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,51 +4636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4688,78 +4688,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (10), pp.1928-1938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383147v1</w:t>
@@ -4796,51 +4796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lesignor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5077,51 +5077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36, pp.D986-D990. </w:t>
@@ -5319,64 +5319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5440,51 +5440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8014,51 +8014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fierlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Caius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8251,51 +8251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Davière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8484,51 +8484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLMdetect: a bioinformatic approach to identify cis-regulatory motifs in promoters of Plant genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8734,90 +8734,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de variants (SNPs) et génotypage à partir de données RNA-seq chez le peuplier noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EPGV 2016 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
@@ -9260,51 +9260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9872,277 +9872,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la résistance partielle du piment sur l'expression des gènes de Phytophthora capsici : conséquences pour la création variétale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome analysis reveals putative target genes of APETALA3-3 during early floral development in Nigella damascena L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">Harry Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Rencontres de Phytopathologie - Mycologie, Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aussois (France), France</w:t>
+              <w:t xml:space="preserve">Workshop on Molecular Mechanisms Controlling Flower Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Alicante (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133322v1</w:t>
+                <w:t xml:space="preserve">hal-04336815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis reveals putative target genes of APETALA3-3 during early floral development in Nigella damascena L.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+                <w:t xml:space="preserve">Impact de la résistance partielle du piment sur l'expression des gènes de Phytophthora capsici : conséquences pour la création variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Belcram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Molecular Mechanisms Controlling Flower Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Alicante (SPAIN), Spain</w:t>
+              <w:t xml:space="preserve">13e Rencontres de Phytopathologie - Mycologie, Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336815v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive map of preferentially located motifs reveals novel proximal cis-regulatory elements in plants</w:t>
               </w:r>
@@ -10642,51 +10642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Drouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVth EUCARPIA Maize and Sorghum Conference. Integrating quantitative and molecular genetics to develop new breeding methods in maize and sorghum.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t>
@@ -10978,64 +10978,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP discovery and validation from RNA-seq data in black poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11142,51 +11142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland. , 45 p., 2017, Symposium: Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t>
@@ -11209,402 +11209,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Nucleotide diversity of Populus nigra transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Eucarpia Capsicum and Eggplant Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary. 2016</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799453v1</w:t>
+                <w:t xml:space="preserve">hal-01456005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide diversity of Populus nigra transcriptomes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Kinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstracts</w:t>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456005v1</w:t>
+                <w:t xml:space="preserve">hal-01456004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Mandin</w:t>
+                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
+              <w:t xml:space="preserve">16. Eucarpia Capsicum and Eggplant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456004v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
               </w:r>
@@ -11642,51 +11642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
@@ -11767,51 +11767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Eucarpia Capsicum and Eggplant Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary</w:t>
@@ -11853,90 +11853,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATMA: a new resource for transcription profiling in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
@@ -12362,189 +12362,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">List of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes with a phenotype determined by the functional analysis project</w:t>
+                <w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828656v1</w:t>
+                <w:t xml:space="preserve">hal-02828496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype responses and reporter gene activity from the systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes</w:t>
+                <w:t xml:space="preserve">List of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes with a phenotype determined by the functional analysis project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
@@ -12585,218 +12585,218 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829100v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t>
+                <w:t xml:space="preserve">Phenotype responses and reporter gene activity from the systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahinaz Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828496v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13181,51 +13181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between gene co-expression network connectivity and phenotypic prediction sheds light at the core of the omnigenic theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13459,51 +13459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cuong Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbatie Lama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg0995" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976371" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.980587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Thelander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Landberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.06.064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00710-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Soulie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsuddin Mia Koka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Floch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barbe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12984" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03120-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.09.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boachon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erhardt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190604v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065503" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093161v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmais" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-159" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666957v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Moussy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-2-r43" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mingam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2004.00084.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4TLFQ8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000055v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690978v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaeffer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684405v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684952v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689739v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691790v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684956v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05366305v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Mollion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161597v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161601v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161613v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353481v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Achour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612362v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Soulie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davi&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955246v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478910v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795452v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754438v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373344v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubignou-Taconnat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161618v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chemin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133322v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336815v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161617v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin- Magniette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161611v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353514v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955226v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Durand Garzon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799453v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551784v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826453v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boivin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822350v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788517v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_19" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790413v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515264v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305927v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cuong Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbatie Lama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg0995" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976371" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.980587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Thelander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Landberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.06.064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00710-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Soulie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsuddin Mia Koka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Floch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barbe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12984" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03120-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.09.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boachon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erhardt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-159" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065503" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666957v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Moussy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-2-r43" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mingam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2004.00084.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4TLFQ8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000055v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690978v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaeffer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684405v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684952v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689739v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691790v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684956v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05366305v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Mollion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161597v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161601v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161613v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353481v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Achour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612362v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Soulie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davi&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955246v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478910v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795452v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754438v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373344v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubignou-Taconnat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161618v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chemin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336815v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161617v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin- Magniette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161611v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353514v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955226v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Durand Garzon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799453v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551784v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826453v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boivin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822350v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788517v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_19" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790413v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515264v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305927v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>