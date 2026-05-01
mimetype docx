--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1570,295 +1570,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant nitrogen supply affects the Botrytis cinerea infection process and modulates known and novel virulence factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Marie‐christine Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Shamsuddin Mia Koka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vancostenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.1436-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902844v1</w:t>
+                <w:t xml:space="preserve">hal-02946967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant nitrogen supply affects the Botrytis cinerea infection process and modulates known and novel virulence factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Floch</w:t>
+                <w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Vancostenoble</w:t>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Barbe</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, pp.1436-1450. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946967v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics at Maize Embryo/Endosperm Interfaces Identifies a Transcriptionally Distinct Endosperm Subdomain Adjacent to the Embryo Scutellum</w:t>
               </w:r>
@@ -2106,295 +2106,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon supply affects the root transcriptome of Brassica napus L.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systems biology approach uncovers a gene co-expression network associated with cell wall degradability in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Caius</w:t>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-019-03120-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0227011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184363v1</w:t>
+                <w:t xml:space="preserve">hal-02429157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach uncovers a gene co-expression network associated with cell wall degradability in maize</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johann Joets</w:t>
+                <w:t xml:space="preserve">Silicon supply affects the root transcriptome of Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cylia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">José Caius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0227011. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249 (5), pp.1645-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-019-03120-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429157v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
               </w:r>
@@ -4232,295 +4232,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roudier</w:t>
+                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikhlak I. Ahmed</w:t>
+                <w:t xml:space="preserve">Franck F. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Berard</w:t>
+                <w:t xml:space="preserve">Cecile C. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis A. Sarazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999846v1</w:t>
+                <w:t xml:space="preserve">hal-02652189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
+                <w:t xml:space="preserve">Ikhlak I. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck F. Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+                <w:t xml:space="preserve">Caroline C. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile C. Guichard</w:t>
+                <w:t xml:space="preserve">Alexis A. Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (8), 10 p. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652189v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t>
               </w:r>
@@ -4636,51 +4636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4688,78 +4688,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (10), pp.1928-1938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383147v1</w:t>
@@ -4796,51 +4796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lesignor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5421,286 +5421,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bruyère</w:t>
+                <w:t xml:space="preserve">S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cooke</w:t>
+                <w:t xml:space="preserve">C. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189162v1</w:t>
+                <w:t xml:space="preserve">hal-00313737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Aubourg</w:t>
+                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brunaud</w:t>
+                <w:t xml:space="preserve">Clémence Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bruyere</w:t>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Cooke</w:t>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00313737v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEAD-box RNA helicases in Arabidopsis thaliana: establishing a link between quantitative expression, gene structure and evolution of a family of genes</w:t>
               </w:r>
@@ -6806,433 +6806,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codon usage can explain GT-rich islands surrounding Chi sites on the Escherichia coli genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Bacillus subtilis genome sequence reveals nine new T-box leaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Biaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 29, pp.666-668</w:t>
+              <w:t xml:space="preserve">, 1998, 29, pp.662-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684952v1</w:t>
+                <w:t xml:space="preserve">hal-02689739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Bacillus subtilis genome sequence reveals nine new T-box leaders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Codon usage can explain GT-rich islands surrounding Chi sites on the Escherichia coli genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Biaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 29, pp.662-664</w:t>
+              <w:t xml:space="preserve">, 1998, 29, pp.666-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689739v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Chi site of Haemophilus influenzae as several sequences related to the Escherichia coli Chi site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sourice</w:t>
+                <w:t xml:space="preserve">Shiga-like toxin I is a polynucleotide: adenosine glycosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Biaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 27 (5), pp.1021-1029</w:t>
+              <w:t xml:space="preserve">, 1998, 29 (2), pp.661-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691790v1</w:t>
+                <w:t xml:space="preserve">hal-02692246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiga-like toxin I is a polynucleotide: adenosine glycosidase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Chopin</w:t>
+                <w:t xml:space="preserve">Identification of the Chi site of Haemophilus influenzae as several sequences related to the Escherichia coli Chi site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sourice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Biaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 29 (2), pp.661-664</w:t>
+              <w:t xml:space="preserve">, 1998, 27 (5), pp.1021-1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692246v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computerized genetic map of Bacillus subtilis</w:t>
               </w:r>
@@ -8027,51 +8027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Caius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Maize Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t>
@@ -8113,51 +8113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide hypermethylation of TEs following low temperature exposure in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8359,51 +8359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide hypermethylation of TEs and centromeres following low temperature exposure in maize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8484,51 +8484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLMdetect: a bioinformatic approach to identify cis-regulatory motifs in promoters of Plant genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile C. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8609,51 +8609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature triggers genome-wide hypermethylation in maize, with specific targeting of TEs and centromeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8965,277 +8965,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gene expression modeling to gene network to investigate Arabidopsis thaliana genes involved in stress response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zakia Tariq</w:t>
+                <w:t xml:space="preserve">Toward a characterization of the pepper host resistance effect on the gene expression of the pathogenic &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th international conference on Arabidopsis research (ICAR2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671451v1</w:t>
+                <w:t xml:space="preserve">hal-02795452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a characterization of the pepper host resistance effect on the gene expression of the pathogenic &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Massire</w:t>
+                <w:t xml:space="preserve">From gene expression modeling to gene network to investigate Arabidopsis thaliana genes involved in stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Sébastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 26th international conference on Arabidopsis research (ICAR2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795452v1</w:t>
+                <w:t xml:space="preserve">hal-04671451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-Seq study of host resistance and isolate aggressiveness on gene expression in [i]Phytophthora capsici[/i]</w:t>
               </w:r>
@@ -9247,51 +9247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9872,277 +9872,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis reveals putative target genes of APETALA3-3 during early floral development in Nigella damascena L.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la résistance partielle du piment sur l'expression des gènes de Phytophthora capsici : conséquences pour la création variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Belcram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Molecular Mechanisms Controlling Flower Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Alicante (SPAIN), Spain</w:t>
+              <w:t xml:space="preserve">13e Rencontres de Phytopathologie - Mycologie, Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336815v1</w:t>
+                <w:t xml:space="preserve">hal-04133322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la résistance partielle du piment sur l'expression des gènes de Phytophthora capsici : conséquences pour la création variétale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+                <w:t xml:space="preserve">Transcriptome analysis reveals putative target genes of APETALA3-3 during early floral development in Nigella damascena L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">Harry Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Rencontres de Phytopathologie - Mycologie, Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aussois (France), France</w:t>
+              <w:t xml:space="preserve">Workshop on Molecular Mechanisms Controlling Flower Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Alicante (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133322v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive map of preferentially located motifs reveals novel proximal cis-regulatory elements in plants</w:t>
               </w:r>
@@ -10478,51 +10478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide hypermethylation of TEs and centromeres following low temperature exposure in B73</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10840,51 +10840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coursol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,64 +11116,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11504,51 +11504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11584,277 +11584,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with Phytophthora capsici.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th Eucarpia Capsicum and Eggplant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104271v1</w:t>
+                <w:t xml:space="preserve">hal-03551784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with Phytophthora capsici.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Eucarpia Capsicum and Eggplant Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551784v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATMA: a new resource for transcription profiling in Arabidopsis thaliana</w:t>
               </w:r>
@@ -12199,51 +12199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1829, Humana Press Inc., pp.16, 2018, Methods in Molecular Biology, 978-1-4939-8654-5; 978-1-4939-8653-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13063,51 +13063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature triggers genome-wide hypermethylation of transposable elements and centromeres in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13207,64 +13207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13459,51 +13459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cuong Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbatie Lama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg0995" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976371" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.980587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Thelander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Landberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.06.064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00710-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Soulie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsuddin Mia Koka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Floch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barbe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12984" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03120-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.09.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boachon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erhardt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-159" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065503" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666957v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Moussy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-2-r43" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mingam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2004.00084.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4TLFQ8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000055v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690978v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaeffer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684405v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684952v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689739v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691790v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684956v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05366305v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Mollion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161597v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161601v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161613v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353481v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Achour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612362v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Soulie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davi&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955246v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478910v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795452v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754438v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373344v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubignou-Taconnat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161618v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chemin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336815v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161617v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin- Magniette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161611v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353514v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955226v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Durand Garzon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799453v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551784v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826453v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boivin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822350v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788517v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_19" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790413v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515264v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305927v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cuong Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbatie Lama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg0995" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976371" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.980587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Thelander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Landberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.06.064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00710-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Soulie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsuddin Mia Koka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Floch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12984" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03120-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.09.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boachon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erhardt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-159" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065503" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666957v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Moussy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-2-r43" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mingam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2004.00084.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4TLFQ8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000055v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690978v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaeffer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684405v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689739v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684952v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692246v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691790v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684956v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05366305v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Mollion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161597v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161601v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161613v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353481v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Achour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612362v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Soulie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davi&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955246v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478910v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754438v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373344v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubignou-Taconnat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161618v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chemin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133322v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336815v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161617v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin- Magniette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161611v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353514v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955226v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Durand Garzon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799453v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551784v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826453v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boivin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822350v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788517v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_19" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790413v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515264v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305927v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>