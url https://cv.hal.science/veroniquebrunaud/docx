--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1436,563 +1436,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root Silicon Treatment Modulates the Shoot Transcriptome in Brassica napus L. and in Particular Upregulates Genes Related to Ribosomes and Photosynthesis</w:t>
+                <w:t xml:space="preserve">Transcriptomics at Maize Embryo/Endosperm Interfaces Identifies a Transcriptionally Distinct Endosperm Subdomain Adjacent to the Embryo Scutellum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Etienne</w:t>
+                <w:t xml:space="preserve">Nicolas Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cylia Haddad</w:t>
+                <w:t xml:space="preserve">José Caïus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+                <w:t xml:space="preserve">Aurélie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12633-020-00710-z⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (4), pp.833-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150377v1</w:t>
+                <w:t xml:space="preserve">hal-03065555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant nitrogen supply affects the Botrytis cinerea infection process and modulates known and novel virulence factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Root Silicon Treatment Modulates the Shoot Transcriptome in Brassica napus L. and in Particular Upregulates Genes Related to Ribosomes and Photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐christine Soulie</w:t>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamsuddin Mia Koka</w:t>
+                <w:t xml:space="preserve">Cylia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Floch</w:t>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Vancostenoble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deborah Barbe</w:t>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12984⟩</w:t>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12633-020-00710-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946967v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Plant nitrogen supply affects the Botrytis cinerea infection process and modulates known and novel virulence factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Shamsuddin Mia Koka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Kévin Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vancostenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.1436-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902844v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics at Maize Embryo/Endosperm Interfaces Identifies a Transcriptionally Distinct Endosperm Subdomain Adjacent to the Embryo Scutellum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Caïus</w:t>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Grimault</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (4), pp.833-852. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065555v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive nuclear reprogramming and endoreduplication in mature leaf during floral induction</w:t>
               </w:r>
@@ -2106,295 +2106,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach uncovers a gene co-expression network associated with cell wall degradability in maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon supply affects the root transcriptome of Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cylia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Cuello</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">José Caius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227011⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249 (5), pp.1645-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-019-03120-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429157v1</w:t>
+                <w:t xml:space="preserve">hal-02184363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon supply affects the root transcriptome of Brassica napus L.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+                <w:t xml:space="preserve">A systems biology approach uncovers a gene co-expression network associated with cell wall degradability in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Caius</w:t>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 249 (5), pp.1645-1651. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0227011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-019-03120-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184363v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
               </w:r>
@@ -2901,295 +2901,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbw092⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595551v1</w:t>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Drain</w:t>
+                <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Guichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Eddy Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.65-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbw092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conserved Cytochrome P450 Evolved in Seed Plants Regulates Flower Maturation</w:t>
               </w:r>
@@ -4232,295 +4232,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t>
+                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
+                <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck F. Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+                <w:t xml:space="preserve">Ikhlak I. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile C. Guichard</w:t>
+                <w:t xml:space="preserve">Caroline C. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
+                <w:t xml:space="preserve">Alexis A. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652189v1</w:t>
+                <w:t xml:space="preserve">hal-00999846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of plant genomes in the FLAGdb++ environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikhlak I. Ahmed</w:t>
+                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Berard</w:t>
+                <w:t xml:space="preserve">Franck F. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis A. Sarazin</w:t>
+                <w:t xml:space="preserve">Cecile C. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-7-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999846v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Classification for Tiling Arrays: ChIP-chip and Transcriptome</w:t>
               </w:r>
@@ -4636,51 +4636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4688,78 +4688,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (10), pp.1928-1938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383147v1</w:t>
@@ -4796,51 +4796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lesignor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion M. Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5421,286 +5421,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aubourg</w:t>
+                <w:t xml:space="preserve">Clémence Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brunaud</w:t>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bruyere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Cooke</w:t>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00313737v1</w:t>
+                <w:t xml:space="preserve">hal-01189162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+                <w:t xml:space="preserve">GeneFarm, structural and functional annotation of Arabidopsis gene and protein families by a network of experts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bruyère</w:t>
+                <w:t xml:space="preserve">V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">C. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cooke</w:t>
+                <w:t xml:space="preserve">M. Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 33, pp.D641-D646</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189162v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00313737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEAD-box RNA helicases in Arabidopsis thaliana: establishing a link between quantitative expression, gene structure and evolution of a family of genes</w:t>
               </w:r>
@@ -6698,541 +6698,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A five-nucleotide sequence protects DNA from exonucleolytic degradation by AddAB, the RecBCD analogue of Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">Identification of the Chi site of Haemophilus influenzae as several sequences related to the Escherichia coli Chi site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chédin</w:t>
+                <w:t xml:space="preserve">Sophie Sourice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Biaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Noirot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 29 (6), pp.1369-1377</w:t>
+              <w:t xml:space="preserve">, 1998, 27 (5), pp.1021-1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684405v1</w:t>
+                <w:t xml:space="preserve">hal-02691790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Bacillus subtilis genome sequence reveals nine new T-box leaders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Shiga-like toxin I is a polynucleotide: adenosine glycosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Biaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 29, pp.662-664</w:t>
+              <w:t xml:space="preserve">, 1998, 29 (2), pp.661-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689739v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codon usage can explain GT-rich islands surrounding Chi sites on the Escherichia coli genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A five-nucleotide sequence protects DNA from exonucleolytic degradation by AddAB, the RecBCD analogue of Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Biaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 29, pp.666-668</w:t>
+              <w:t xml:space="preserve">, 1998, 29 (6), pp.1369-1377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684952v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiga-like toxin I is a polynucleotide: adenosine glycosidase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Bacillus subtilis genome sequence reveals nine new T-box leaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Biaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 29 (2), pp.661-664</w:t>
+              <w:t xml:space="preserve">, 1998, 29, pp.662-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692246v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Chi site of Haemophilus influenzae as several sequences related to the Escherichia coli Chi site</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Codon usage can explain GT-rich islands surrounding Chi sites on the Escherichia coli genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Biaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem El Karoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 27 (5), pp.1021-1029</w:t>
+              <w:t xml:space="preserve">, 1998, 29, pp.666-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691790v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computerized genetic map of Bacillus subtilis</w:t>
               </w:r>
@@ -7257,51 +7257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bessières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7861,838 +7861,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLMdetect : de novo mapping of functional cis-regulatory motifs in 5'-and 3'proximal regions from Arabidopsis and maize</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characteristic of the Endosperm Adjacent to the Embryo Scutellum (EAS) of Maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Doll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fierlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Caius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFBI, Jul 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">4th European Maize Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161613v1</w:t>
+                <w:t xml:space="preserve">hal-03354711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic of the Endosperm Adjacent to the Embryo Scutellum (EAS) of Maize</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PLMdetect : de novo mapping of functional cis-regulatory motifs in 5'-and 3'proximal regions from Arabidopsis and maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coursol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Maize Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFBI, Jul 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354711v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide hypermethylation of TEs following low temperature exposure in maize</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
+                <w:t xml:space="preserve">PLMdetect: a bioinformatic approach to identify cis-regulatory motifs in promoters of Plant genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coursol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genomes XXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Plant &amp; Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353481v1</w:t>
+                <w:t xml:space="preserve">hal-02955246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant nitrogen supply affects Arabidopsis thaliana susceptibility to Botrytis cinerea and reveals novel virulence functions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide hypermethylation of TEs following low temperature exposure in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions, Jul 2019, Glasgow, United Kingdom. pp.49-49</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genomes XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612362v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide hypermethylation of TEs and centromeres following low temperature exposure in maize.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant nitrogen supply affects Arabidopsis thaliana susceptibility to Botrytis cinerea and reveals novel virulence functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Davière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiplant II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Strasbourg (FRANCE), France</w:t>
+              <w:t xml:space="preserve">18th Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions, Jul 2019, Glasgow, United Kingdom. pp.49-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478905v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLMdetect: a bioinformatic approach to identify cis-regulatory motifs in promoters of Plant genomes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Genome-wide hypermethylation of TEs and centromeres following low temperature exposure in maize.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Plant &amp; Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Epiplant II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955246v1</w:t>
+                <w:t xml:space="preserve">hal-04478905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature triggers genome-wide hypermethylation in maize, with specific targeting of TEs and centromeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MobiLET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
@@ -8840,277 +8840,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and Evolution of the Molecular Mechanisms Involved in Nickel Hyperaccumulation in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA-Seq study of host resistance and isolate aggressiveness on gene expression in [i]Phytophthora capsici[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Merlot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SGA Biennial Meeting on Mineral Resources in a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Nancy, FRA., Aug 2015, Nancy, France. pp.3</w:t>
+              <w:t xml:space="preserve">8. Effectome Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741948v1</w:t>
+                <w:t xml:space="preserve">hal-01210021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a characterization of the pepper host resistance effect on the gene expression of the pathogenic &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Massire</w:t>
+                <w:t xml:space="preserve">Diversity and Evolution of the Molecular Mechanisms Involved in Nickel Hyperaccumulation in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Sanchez Garcia de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Charles Brinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th SGA Biennial Meeting on Mineral Resources in a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Nancy, FRA., Aug 2015, Nancy, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795452v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From gene expression modeling to gene network to investigate Arabidopsis thaliana genes involved in stress response</w:t>
               </w:r>
@@ -9215,152 +9215,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Seq study of host resistance and isolate aggressiveness on gene expression in [i]Phytophthora capsici[/i]</w:t>
+                <w:t xml:space="preserve">Toward a characterization of the pepper host resistance effect on the gene expression of the pathogenic &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Effectome Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lauret, France</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210021v1</w:t>
+                <w:t xml:space="preserve">hal-02795452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical mapping and re-sequencing of a set of resistance related genes in grapevine</w:t>
               </w:r>
@@ -9641,51 +9641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does Dryopteris erythrosora accumulate Rare Earth Elements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9779,51 +9779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Duran Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Decaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10055,51 +10055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Molecular Mechanisms Controlling Flower Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Alicante (SPAIN), Spain</w:t>
@@ -10243,493 +10243,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide de novo analysis of preferentially located motifs in 5' and 3'-proximal regions from arabidopsis and maize</w:t>
+                <w:t xml:space="preserve">Genome-wide de novo analysis of preferentially located motifs in 5’ and 3’-proximal regions from Arabidopsis and maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coursol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin- Magniette</w:t>
+                <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual Conférence, United States. , 2021</w:t>
+              <w:t xml:space="preserve">International Plant Systems Biology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161604v1</w:t>
+                <w:t xml:space="preserve">hal-05161611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide de novo analysis of preferentially located motifs in 5’ and 3’-proximal regions from Arabidopsis and maize</w:t>
+                <w:t xml:space="preserve">Genome-wide de novo analysis of preferentially located motifs in 5' and 3'-proximal regions from arabidopsis and maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coursol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin- Magniette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Systems Biology 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual conference, Germany. 2021</w:t>
+              <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual Conférence, United States. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161611v1</w:t>
+                <w:t xml:space="preserve">hal-05161604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide hypermethylation of TEs and centromeres following low temperature exposure in B73</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
+                <w:t xml:space="preserve">Transcriptome analysis of a chilling tolerance strategy in European maize dent germplasm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Durand Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Drouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Annual Maize Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Saint Louis (Missouri), United States</w:t>
+              <w:t xml:space="preserve">XXIVth EUCARPIA Maize and Sorghum Conference. Integrating quantitative and molecular genetics to develop new breeding methods in maize and sorghum.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353514v1</w:t>
+                <w:t xml:space="preserve">hal-02955226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis of a chilling tolerance strategy in European maize dent germplasm.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+                <w:t xml:space="preserve">Genome-wide hypermethylation of TEs and centromeres following low temperature exposure in B73</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVth EUCARPIA Maize and Sorghum Conference. Integrating quantitative and molecular genetics to develop new breeding methods in maize and sorghum.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t>
+              <w:t xml:space="preserve">61st Annual Maize Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Saint Louis (Missouri), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955226v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t>
               </w:r>
@@ -10767,51 +10767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
@@ -10840,51 +10840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coursol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,64 +11116,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11209,652 +11209,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide diversity of Populus nigra transcriptomes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstracts</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456005v1</w:t>
+                <w:t xml:space="preserve">hal-03104271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Mandin</w:t>
+                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with Phytophthora capsici.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
+              <w:t xml:space="preserve">16th Eucarpia Capsicum and Eggplant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456004v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+                <w:t xml:space="preserve">Nucleotide diversity of Populus nigra transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Eucarpia Capsicum and Eggplant Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary. 2016</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799453v1</w:t>
+                <w:t xml:space="preserve">hal-01456005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with Phytophthora capsici.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Kinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Eucarpia Capsicum and Eggplant Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551784v1</w:t>
+                <w:t xml:space="preserve">hal-01456004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORGI : Co-regulated gene investigator.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
+                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">16. Eucarpia Capsicum and Eggplant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104271v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATMA: a new resource for transcription profiling in Arabidopsis thaliana</w:t>
               </w:r>
@@ -12199,51 +12199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1829, Humana Press Inc., pp.16, 2018, Methods in Molecular Biology, 978-1-4939-8654-5; 978-1-4939-8653-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13050,103 +13050,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature triggers genome-wide hypermethylation of transposable elements and centromeres in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13207,64 +13207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13459,51 +13459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cuong Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbatie Lama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg0995" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976371" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.980587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Thelander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Landberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.06.064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Haddad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00710-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Soulie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsuddin Mia Koka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Floch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12984" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03120-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.09.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boachon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erhardt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-159" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065503" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666957v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Moussy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-2-r43" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mingam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2004.00084.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4TLFQ8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000055v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690978v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaeffer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684405v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689739v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684952v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692246v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691790v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684956v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05366305v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Mollion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161597v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161601v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161613v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353481v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Achour" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612362v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Soulie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davi&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478905v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955246v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478910v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210021v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754438v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373344v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubignou-Taconnat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161618v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chemin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133322v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336815v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161617v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin- Magniette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161611v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353514v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955226v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Durand Garzon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799453v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551784v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826453v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boivin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822350v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788517v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_19" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790413v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515264v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305927v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Cuong Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sbatie Lama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuande Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg0995" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.976371" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.980587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Thelander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Landberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Cloarec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.06.064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Haddad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-020-00710-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Soulie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsuddin Mia Koka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Floch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03120-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.09.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boachon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erhardt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Marchive" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gutierrez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-159" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Darracq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065503" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190201v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1692" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Dalmais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Marconi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-66" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666957v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Moussy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-2-r43" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189162v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruy&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki115" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubourg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cock" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682507v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mingam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2004.00084.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4TLFQ8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000055v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690978v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaeffer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolotin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorokin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691790v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chopin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684405v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;din" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689739v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684952v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684956v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05366305v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baudry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Mollion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161597v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161601v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354711v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955246v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353481v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Achour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612362v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Soulie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davi&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478905v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478910v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210021v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671451v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795452v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462667v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marconi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754438v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373344v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubignou-Taconnat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161618v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chemin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133322v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336815v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161617v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161611v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161604v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin- Magniette" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955226v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Durand Garzon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353514v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104271v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551784v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799453v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826453v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boivin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822350v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788517v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Malbert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_19" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790413v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515264v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305927v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>