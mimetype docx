--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -481,291 +481,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov Chain Mobility Model for Multi-lane Highways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Coordinated Scheduling of Radio and Computing Resources in Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima El Joubari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+                <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11036-021-01893-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3222068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431322v1</w:t>
+                <w:t xml:space="preserve">hal-03878685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Coordinated Scheduling of Radio and Computing Resources in Cloud-RAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+                <w:t xml:space="preserve">Markov Chain Mobility Model for Multi-lane Highways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Joubari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Brown</w:t>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.1286-1298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3222068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S11036-021-01893-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878685v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic mobility model for traffic forecasting in urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Joubari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Veque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -806,304 +806,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of clustering algorithms in VANETs</w:t>
+                <w:t xml:space="preserve">Fluid-based Energy Efficiency Analysis of JT-CoMP Scheme in Femto Cellular Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengying Ren</w:t>
+                <w:t xml:space="preserve">Yanqiao Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12243-020-00831-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.133-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGCN.2020.3036903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404236v1</w:t>
+                <w:t xml:space="preserve">hal-03352331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-based Energy Efficiency Analysis of JT-CoMP Scheme in Femto Cellular Networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of clustering algorithms in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanqiao Hou</w:t>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.133-145. </w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (9-10), pp.581-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGCN.2020.3036903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12243-020-00831-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352331v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Routing for Wireless Mesh Networks with Directional Antennas: When Q-learning meets Ant systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Lahsen Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1144,343 +1144,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Framework of Clustering Approach in Vehicular Ad Hoc Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metric Anticipation to manage Mobility in Mobile Mesh and ad-hoc Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun J. Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">Sabrina Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2017.2727226⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (11-12), pp.787-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-018-0666-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580376v1</w:t>
+                <w:t xml:space="preserve">hal-01940198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Anticipation to manage Mobility in Mobile Mesh and ad-hoc Wireless Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+                <w:t xml:space="preserve">A Unified Framework of Clustering Approach in Vehicular Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ridha Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (11-12), pp.787-802. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5), pp.1401-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-018-0666-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2017.2727226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940198v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mobility-based scheme for dynamic clustering in vehicular ad-hoc networks (VANETs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengying Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1521,308 +1521,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Network Mobility Protocols for Fully Electrical Vehicles Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference and throughput in spectrum sensing cognitive radio networks using point processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Imadali</w:t>
+                <w:t xml:space="preserve">Bijan Jabbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alireza Babaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MITS.2014.2325331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JCN.2014.000010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072233v1</w:t>
+                <w:t xml:space="preserve">hal-01072231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference and throughput in spectrum sensing cognitive radio networks using point processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+                <w:t xml:space="preserve">A Review of Network Mobility Protocols for Fully Electrical Vehicles Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Imadali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sivrikaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bijan Jabbari</w:t>
+                <w:t xml:space="preserve">N. El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Babaei</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Boc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (1), pp.67-80. </w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.80-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JCN.2014.000010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MITS.2014.2325331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072231v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHealth service support in future IPv6 vehicular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Imadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasia Karanasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2173,51 +2173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPSOVA Meets Spatial Reuse: Ensuring Control-Plane Communication Efficiency in a Wi-Fi-Empowered Industry 4.0 Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2281,51 +2281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pareto DQL-MultiMDP Sub-controllers for Load Balancing in Large and Dynamic WiFi Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,490 +2698,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Intelligente et Équilibrage de Charge dans les Réseaux WiFi Denses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bellouch</w:t>
+                <w:t xml:space="preserve">Flexible Association and Placement for Open-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Iecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 NG-OPERA: Next-generation Open and Programmable Radio Access Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver (Canada), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568061v1</w:t>
+                <w:t xml:space="preserve">hal-04510233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Balancing in Large WiFi Networks Using DQL-MultiMDP with Constrained Clustering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning for Inter-Operator Sharing in Open-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOTS 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mascots64422.2024.10786584⟩</w:t>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679924v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Association and Placement for Open-RAN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+                <w:t xml:space="preserve">Association Intelligente et Équilibrage de Charge dans les Réseaux WiFi Denses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2024 NG-OPERA: Next-generation Open and Programmable Radio Access Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04510233v1</w:t>
+                <w:t xml:space="preserve">hal-04568061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning for Inter-Operator Sharing in Open-RAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+                <w:t xml:space="preserve">Load Balancing in Large WiFi Networks Using DQL-MultiMDP with Constrained Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t>
+              <w:t xml:space="preserve">MASCOTS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Krakow (Cracovie), Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/mascots64422.2024.10786584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504786v1</w:t>
+                <w:t xml:space="preserve">hal-04679924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning based model for Maximizing Operator's Profit in Open-RAN</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Modeling of Loss Ratio for Congestion Control in IoT Networks Using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Benadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3594,525 +3594,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation and Congestion Analysis in IoT Network: Simulation and Emulation approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">Policy-Gradient-Based Reinforcement Learning for Computing Resources Allocation in O-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgay Pamuklu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melike Erol-Kantarci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Mediterranean Conference on Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MeditCom55741.2022.9928607⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cloudnet55617.2022.9978863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223195v1</w:t>
+                <w:t xml:space="preserve">hal-03791024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy-Gradient-Based Reinforcement Learning for Computing Resources Allocation in O-RAN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+                <w:t xml:space="preserve">Performance evaluation and Congestion Analysis in IoT Network: Simulation and Emulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Benadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melike Erol-Kantarci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France. </w:t>
+              <w:t xml:space="preserve">IEEE International Mediterranean Conference on Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE ComSoc, Sep 2022, Athène, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cloudnet55617.2022.9978863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MeditCom55741.2022.9928607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791024v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Data Collection using Aerial Mobile Sinks for Delay Tolerant Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Recurrent Neural Network Based Approach for Coordinating Radio and Computing Resources Allocation in Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP Wireless and Mobile Networking Conference (WMNC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/WMNC53478.2021.9618998⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 22nd International Conference on High Performance Switching and Routing (HPSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613770v1</w:t>
+                <w:t xml:space="preserve">hal-03370462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recurrent Neural Network Based Approach for Coordinating Radio and Computing Resources Allocation in Cloud-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+                <w:t xml:space="preserve">Efficient Data Collection using Aerial Mobile Sinks for Delay Tolerant Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 22nd International Conference on High Performance Switching and Routing (HPSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">13th IFIP Wireless and Mobile Networking Conference (WMNC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montreal, Canada. pp.17-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/WMNC53478.2021.9618998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370462v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TA- TDMA: A traffic aware TDMA MAC protocol for safety applications in VANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Joubari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4185,51 +4185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4280,51 +4280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queuing theory based simulation model for vehicular mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Joubari Oumaima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4397,51 +4397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4473,330 +4473,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Time Markov Chain Traffic Model for Urban Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+                <w:t xml:space="preserve">Analyse de l’efficacité énergétique de JT-CoMP dans les réeseaux cellulaires macro/femto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqiao Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2020 - 2020 IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489574v1</w:t>
+                <w:t xml:space="preserve">hal-02902483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking Functions for Wireless Sensor Network Applications: an SDN-based Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+                <w:t xml:space="preserve">Continuous Time Markov Chain Traffic Model for Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Joubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Communications (ICC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149249⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2020 - 2020 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Taipei, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM42002.2020.9348256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613703v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’efficacité énergétique de JT-CoMP dans les réeseaux cellulaires macro/femto</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">Networking Functions for Wireless Sensor Network Applications: an SDN-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Communications (ICC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902483v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Traffic-Aware Scheduling of Computing Resources in Cloud-RAN</w:t>
               </w:r>
@@ -4808,51 +4808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4942,51 +4942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,845 +5035,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Full-Duplex V2V Broadcast Performance through Stochastic Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Towards the Use of Commercial Flights for Data Collection in Wide White Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651886⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.241-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467269v1</w:t>
+                <w:t xml:space="preserve">hal-02465454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Use of Commercial Flights for Data Collection in Wide White Area Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+                <w:t xml:space="preserve">Energy Efficiency Analysis of JT-CoMP Scheme in Macro/Femto Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqiao Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923558⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465454v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing Time Evaluation and Prediction in Cloud-RAN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-line Client Association Scheme Based on Reinforcement Learning for WLAN Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Kafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2019 - 2019 IEEE International Conference on Communications (ICC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761870⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakesh, Morocco. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8886065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345783v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline QoS Association Scheme Based on Clients Priorities and Demands in WLAN Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déploiement de réseau de collecte de données dans les zones blanches étendues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613734v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency Analysis of JT-CoMP Scheme in Macro/Femto Cellular Networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Processing Time Evaluation and Prediction in Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013282⟩</w:t>
+              <w:t xml:space="preserve">ICC 2019 - 2019 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943611v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line Client Association Scheme Based on Reinforcement Learning for WLAN Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Offline QoS Association Scheme Based on Clients Priorities and Demands in WLAN Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Kafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8886065⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467264v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement de réseau de collecte de données dans les zones blanches étendues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Characterizing Full-Duplex V2V Broadcast Performance through Stochastic Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Campolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, Fiji. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121727v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Shadowing on Energy Efficiency in Small Cellular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqiao Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5914,711 +5914,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Modeling of Energy Efficiency in Large Cellular Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">A Bio-Inspired Deployment Method for Data Collection Networks in Wide White Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467302v1</w:t>
+                <w:t xml:space="preserve">hal-01895767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Model for Vehicle Clustering Performance Analysis</w:t>
+                <w:t xml:space="preserve">Fluid Modeling of Energy Efficiency in Large Cellular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengying Ren</w:t>
+                <w:t xml:space="preserve">Yanqiao Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icc.2018.8422606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272012v1</w:t>
+                <w:t xml:space="preserve">hal-02467302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bio-Inspired Deployment Method for Data Collection Networks in Wide White Areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+                <w:t xml:space="preserve">A Stochastic Model for Vehicle Clustering Performance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icc.2018.8422606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895767v1</w:t>
+                <w:t xml:space="preserve">hal-02272012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the impact of merging schemes on cluster stability in VANETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mengying Ren</w:t>
+                <w:t xml:space="preserve">Joint Optimization of Energy Consumption and Throughput of Directional WMNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 28th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icc.2017.7997322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755721v1</w:t>
+                <w:t xml:space="preserve">hal-01562143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization of Energy Consumption and Throughput of Directional WMNs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">Désynchronisation bio-inspirée dans les réseaux véhiculaires : quand les véhicules imitent les grenouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562143v1</w:t>
+                <w:t xml:space="preserve">hal-01515392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désynchronisation bio-inspirée dans les réseaux véhiculaires : quand les véhicules imitent les grenouilles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+                <w:t xml:space="preserve">A study of the impact of merging schemes on cluster stability in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 28th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515392v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Bio-Inspired Desynchronization Algorithms for Beaconing in ITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6659,616 +6659,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination strategies in realistic V2V highway networks: The Madrid trace case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Veque</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of JT CoMP Approach: Tractable Model Using Spatial Fluid Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Cerovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Cerovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Kelif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days (WD), 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461486⟩</w:t>
+              <w:t xml:space="preserve">2016 IFIP Networking Conference (IFIP Networking)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ifipnetworking.2016.7497216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398516v1</w:t>
+                <w:t xml:space="preserve">hal-01411038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput and Energy Consumption Evaluation in Directional Antennas Mesh Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iyad Lahsen Cherif</w:t>
+                <w:t xml:space="preserve">A new mobility-based clustering algorithm for Vehicular Ad Hoc Networks (VANETs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/wimob.2016.7763211⟩</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP International Workshop on Urban Mobility &amp; Intelligent Transportation Systems (UMITS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411047v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pareto-optimal Approach for Resource Allocation on the LTE downlink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icc.2016.7511015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of JT CoMP Approach: Tractable Model Using Spatial Fluid Modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Kelif</w:t>
+                <w:t xml:space="preserve">Dissemination strategies in realistic V2V highway networks: The Madrid trace case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Veque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IFIP Networking Conference (IFIP Networking)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">Wireless Days (WD), 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1 - 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ifipnetworking.2016.7497216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411038v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mobility-based clustering algorithm for Vehicular Ad Hoc Networks (VANETs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">Throughput and Energy Consumption Evaluation in Directional Antennas Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Lahsen Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP International Workshop on Urban Mobility &amp; Intelligent Transportation Systems (UMITS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. </w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/wimob.2016.7763211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430265v1</w:t>
+                <w:t xml:space="preserve">hal-01411047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Joint Transmission Coordinated-MultiPoint in Dense Very High Throughput WLANs Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Lahsen Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7328,51 +7328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The r-l Square Point Process: The Effect of Coordinated Multipoint Joint Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Lahsen Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7413,295 +7413,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outage Analysis of integrated Mesh LTE Femtocell Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Mobility management in ad hoc networks using routing metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bijan Jabbari</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications and Networking (ComNet), 2014 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ComNet.2014.6840923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979627v2</w:t>
+                <w:t xml:space="preserve">hal-01072234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility management in ad hoc networks using routing metrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Outage Analysis of integrated Mesh LTE Femtocell Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Larbi Ben Hadj Slama</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Jabbari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications and Networking (ComNet), 2014 International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ComNet.2014.6840923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01072234v1</w:t>
+                <w:t xml:space="preserve">hal-00979627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Dynamic IPv6 Address Auto-configuration Techniques for Group IP-based Vehicular Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Imadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7761,103 +7761,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation of ETX Metric to manage Mobility in Ad Hoc Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Now</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Benidorm, Spain. pp.29-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7986,51 +7986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Cell Edge Performance by Coupling RB Allocation with Beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8185,51 +8185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIN6: VIN-based IPv6 Provider Independent Addressing for Future Vehicular Internet Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Imadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8293,103 +8293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Anticipation in Mobile Ad-Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Information Processing and Wireless Systems (IP-WiS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8427,51 +8427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement for Rate-based Protocols in Multihop Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8642,489 +8642,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01831850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eHealth service support in IPv6 vehicular networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Sifniadis</w:t>
+                <w:t xml:space="preserve">MAC-aware rate control for transport protocol in multihop wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Minh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 8th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Personal Indoor and Mobile Radio Communications (PIMRC), 2012 IEEE 23rd International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.1436 - 1441</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781232v1</w:t>
+                <w:t xml:space="preserve">hal-00781255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC-aware rate control for transport protocol in multihop wireless networks</w:t>
+                <w:t xml:space="preserve">A Medium Access Delay MAC aware Metric for Multihop Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal Indoor and Mobile Radio Communications (PIMRC), 2012 IEEE 23rd International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.1436 - 1441</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Mobile Computing Conference (IWCMC), 2012 8th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Chypre, Cyprus. pp.475 - 480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781255v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchisation dans les réseaux ad hoc de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité, UBIMOB 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bayonne, France. pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Medium Access Delay MAC aware Metric for Multihop Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Minh Duong</w:t>
+                <w:t xml:space="preserve">eHealth service support in IPv6 vehicular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imadali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karanasiouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Petrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sifniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Mobile Computing Conference (IWCMC), 2012 8th International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE 8th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.579 - 585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2012.6379134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781248v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput Limits in Spectrum Sensing Cognitive Radio Networks Using Point Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Jabbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Babaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9165,433 +9165,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation in Ad Hoc Networks with Two-Hop Interference Resolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Veronique Veque</w:t>
+                <w:t xml:space="preserve">Cross layer metrics for improving transport protocols in multihop wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Minh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730650v1</w:t>
+                <w:t xml:space="preserve">inria-00587150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la formation de convois dans un réseau de véhicules sur autoroute</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
+                <w:t xml:space="preserve">Resource Allocation in Ad Hoc Networks with Two-Hop Interference Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tomasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Veque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00586841v1</w:t>
+                <w:t xml:space="preserve">hal-00730650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation équitable de ressources dans les réseaux ad hoc OFDMA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joanna Tomasik</w:t>
+                <w:t xml:space="preserve">Étude de la formation de convois dans un réseau de véhicules sur autoroute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kaisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00587155v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00586841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross layer metrics for improving transport protocols in multihop wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">Allocation équitable de ressources dans les réseaux ad hoc OFDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587150v1</w:t>
+                <w:t xml:space="preserve">inria-00587155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad Hoc Network in a Disaster Area: a Composite Mobility Model and its Evaluation</w:t>
               </w:r>
@@ -9780,64 +9780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative model for evaluate routing protocols in a vehicular ad hoc networks on highway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9884,64 +9884,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation robuste des protocoles de routage pour réseaux de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9979,64 +9979,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster : Propriétés structurelles des réseaux ad hoc de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10100,51 +10100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husnain Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Veque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10195,51 +10195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster :Un Algorithme de Gestion des Adjacences basé sur la Puissance du Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husnain Mansoor Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meraihi Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10303,51 +10303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du trafic et du routage dans un réseau Ad Hoc de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10430,51 +10430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion Control in IoT Networks Using Artificial Intelligence Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Benadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Veque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10664,51 +10664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stochastic Traffic Model for Congestion Detection in Multi-lane Highways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Joubari Oumaima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10768,51 +10768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message dissemination in VANET: protocols and performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10876,77 +10876,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVOI : un protocole de formation de clusters pour les réseaux de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labiod, H. and Beylot, A.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles et algorithmes pour les réseaux véhiculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.1-15, 2013, Traité IC2</w:t>
@@ -10988,77 +10988,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVOY: a new Cluster-based routing Protocol for Vehicular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labiod, H. and Beylot, A.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Networks: Models and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Publishing Knowledge /John Wiley and Sons Inc, pp.91-129, 2013, 9781848214897. </w:t>
@@ -11122,51 +11122,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 1: &amp;quot;Les adresses IPv6</w:t>
+                <w:t xml:space="preserve">Séquence 2: &amp;quot;Le protocole IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -11201,93 +11201,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.81</w:t>
+              <w:t xml:space="preserve">, 2022, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533625v1</w:t>
+                <w:t xml:space="preserve">hal-04533626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 2: &amp;quot;Le protocole IPv6</w:t>
+                <w:t xml:space="preserve">Séquence 3: &amp;quot;Les mécanismes de gestion d'un réseau IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -11322,69 +11322,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.77</w:t>
+              <w:t xml:space="preserve">, 2022, pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533626v1</w:t>
+                <w:t xml:space="preserve">hal-04533633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence 0: &amp;quot;Internet</w:t>
               </w:r>
@@ -11485,51 +11485,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 3: &amp;quot;Les mécanismes de gestion d'un réseau IPv6</w:t>
+                <w:t xml:space="preserve">Séquence 1: &amp;quot;Les adresses IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -11564,69 +11564,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.128</w:t>
+              <w:t xml:space="preserve">, 2022, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533633v1</w:t>
+                <w:t xml:space="preserve">hal-04533625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence 4: &amp;quot;L'intégration d'IPv6 dans l'Internet</w:t>
               </w:r>
@@ -11902,51 +11902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3476939" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Joubari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11036-021-01893-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3222068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Veque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPDC.2022.03.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00831-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiao Hou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2020.3036903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01580376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2727226" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Naimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Bouallegue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0666-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sivrikaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Sayed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2014.2325331" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Jabbari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Babaei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2014.000010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01778195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Karanasiou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Petrescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sifniadis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi5030317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00589846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pomportes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tomasik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellouch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Houatra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Boujelben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Javaudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Shehata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05109889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679924v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mascots64422.2024.10786584" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Iecker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620754" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504786v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620880" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154452" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Benadji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04117757v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secon58729.2023.10287529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom55741.2022.9928607" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Pamuklu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cloudnet55617.2022.9978863" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370462v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481812" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631387" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977821v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Joubari Oumaima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500977" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9348256" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Charfi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149249" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467269v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651886" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02465454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923558" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761870" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kafi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013875" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02943611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013282" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8886065" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580879" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2018.8422606" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580947" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01755721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997322" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398516v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461486" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2016.7763211" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cerovic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Cerovic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kelif" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifipnetworking.2016.7497216" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01430265v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502988" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2015.7366344" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc.2015.7289310" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979627v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072234v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2014.6840923" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2014.6927727" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060325v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07425-2_3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00997364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Huang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01061244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccs.2014.7024820" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imadali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00840205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824064v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Duong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2013.6692231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Decremps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684366" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781232v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karanasiouy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sifniadis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2012.6379134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781255v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781267v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781248v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208752" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730650v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586841v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kaisser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587155v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544222v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00522727v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2010.5698255" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419460v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260111v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Ali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Naimi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260330v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Mansoor Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meraihi Naimi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mabiala" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520353v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489559v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67369-7_7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821738v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Giang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9563-6_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821742v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533625v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Landru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioual" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533597v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533633v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533634v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3476939" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3222068" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Joubari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11036-021-01893-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Veque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPDC.2022.03.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiao Hou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2020.3036903" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00831-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Naimi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Bouallegue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0666-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01580376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2727226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Jabbari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Babaei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2014.000010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sivrikaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Sayed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2014.2325331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01778195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Karanasiou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Petrescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sifniadis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi5030317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00589846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pomportes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tomasik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellouch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Houatra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Boujelben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Javaudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Shehata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05109889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Iecker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620754" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620880" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679924v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mascots64422.2024.10786584" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154452" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Benadji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04117757v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secon58729.2023.10287529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Pamuklu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cloudnet55617.2022.9978863" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom55741.2022.9928607" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481812" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631387" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977821v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Joubari Oumaima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500977" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9348256" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Charfi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149249" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02465454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02943611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013282" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8886065" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121727v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761870" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013875" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campolo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651886" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580947" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580879" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272012v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2018.8422606" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562143v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997322" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01755721v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292558" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cerovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Cerovic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kelif" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifipnetworking.2016.7497216" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01430265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502988" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292786v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461486" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2016.7763211" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2015.7366344" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc.2015.7289310" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2014.6840923" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979627v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2014.6927727" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060325v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07425-2_3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00997364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Huang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01061244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccs.2014.7024820" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imadali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00840205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824064v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Duong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2013.6692231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Decremps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684366" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781255v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781267v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781232v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karanasiouy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sifniadis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2012.6379134" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208752" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587150v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730650v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kaisser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544222v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00522727v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2010.5698255" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419460v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260111v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Ali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Naimi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260330v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Mansoor Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meraihi Naimi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mabiala" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520353v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489559v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67369-7_7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821738v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Giang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9563-6_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821742v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533626v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Landru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioual" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533633v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533597v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533625v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533634v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>