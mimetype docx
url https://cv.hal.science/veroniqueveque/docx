--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -481,291 +481,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Coordinated Scheduling of Radio and Computing Resources in Cloud-RAN</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markov Chain Mobility Model for Multi-lane Highways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Brown</w:t>
+                <w:t xml:space="preserve">Oumaima El Joubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3222068⟩</w:t>
+              <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.1286-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11036-021-01893-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878685v1</w:t>
+                <w:t xml:space="preserve">hal-04431322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov Chain Mobility Model for Multi-lane Highways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oumaima El Joubari</w:t>
+                <w:t xml:space="preserve">On Coordinated Scheduling of Radio and Computing Resources in Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+                <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (3), pp.1286-1298. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S11036-021-01893-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2022.3222068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431322v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic mobility model for traffic forecasting in urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Joubari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Veque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -806,304 +806,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-based Energy Efficiency Analysis of JT-CoMP Scheme in Femto Cellular Networks.</w:t>
+                <w:t xml:space="preserve">A review of clustering algorithms in VANETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanqiao Hou</w:t>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGCN.2020.3036903⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (9-10), pp.581-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-020-00831-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352331v1</w:t>
+                <w:t xml:space="preserve">hal-03404236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of clustering algorithms in VANETs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid-based Energy Efficiency Analysis of JT-CoMP Scheme in Femto Cellular Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+                <w:t xml:space="preserve">Yanqiao Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76 (9-10), pp.581-603. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.133-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-020-00831-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGCN.2020.3036903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404236v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Routing for Wireless Mesh Networks with Directional Antennas: When Q-learning meets Ant systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Lahsen Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1144,343 +1144,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Anticipation to manage Mobility in Mobile Mesh and ad-hoc Wireless Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Unified Framework of Clustering Approach in Vehicular Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Naimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+                <w:t xml:space="preserve">Jun J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ridha Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12243-018-0666-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5), pp.1401-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2017.2727226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940198v1</w:t>
+                <w:t xml:space="preserve">hal-01580376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Framework of Clustering Approach in Vehicular Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mengying Ren</w:t>
+                <w:t xml:space="preserve">Metric Anticipation to manage Mobility in Mobile Mesh and ad-hoc Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun J. Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
+                <w:t xml:space="preserve">Ridha Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (5), pp.1401-1414. </w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (11-12), pp.787-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2017.2727226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12243-018-0666-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580376v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mobility-based scheme for dynamic clustering in vehicular ad-hoc networks (VANETs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengying Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1521,308 +1521,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference and throughput in spectrum sensing cognitive radio networks using point processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of Network Mobility Protocols for Fully Electrical Vehicles Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bijan Jabbari</w:t>
+                <w:t xml:space="preserve">Sofiane Imadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Babaei</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sivrikaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. El Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JCN.2014.000010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.80-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MITS.2014.2325331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072231v1</w:t>
+                <w:t xml:space="preserve">hal-01072233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Network Mobility Protocols for Fully Electrical Vehicles Services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Sivrikaya</w:t>
+                <w:t xml:space="preserve">Interference and throughput in spectrum sensing cognitive radio networks using point processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. El Sayed</w:t>
+                <w:t xml:space="preserve">Bijan Jabbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Boc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alireza Babaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (3), pp.80-95. </w:t>
+              <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.67-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MITS.2014.2325331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JCN.2014.000010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072233v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHealth service support in future IPv6 vehicular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Imadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasia Karanasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2173,51 +2173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPSOVA Meets Spatial Reuse: Ensuring Control-Plane Communication Efficiency in a Wi-Fi-Empowered Industry 4.0 Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2281,51 +2281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pareto DQL-MultiMDP Sub-controllers for Load Balancing in Large and Dynamic WiFi Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,490 +2698,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Association and Placement for Open-RAN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+                <w:t xml:space="preserve">Association Intelligente et Équilibrage de Charge dans les Réseaux WiFi Denses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2024 NG-OPERA: Next-generation Open and Programmable Radio Access Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510233v1</w:t>
+                <w:t xml:space="preserve">hal-04568061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning for Inter-Operator Sharing in Open-RAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+                <w:t xml:space="preserve">Load Balancing in Large WiFi Networks Using DQL-MultiMDP with Constrained Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620880⟩</w:t>
+              <w:t xml:space="preserve">MASCOTS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Krakow (Cracovie), Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mascots64422.2024.10786584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504786v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Intelligente et Équilibrage de Charge dans les Réseaux WiFi Denses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bellouch</w:t>
+                <w:t xml:space="preserve">Flexible Association and Placement for Open-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Iecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 NG-OPERA: Next-generation Open and Programmable Radio Access Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver (Canada), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568061v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Balancing in Large WiFi Networks Using DQL-MultiMDP with Constrained Clustering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning for Inter-Operator Sharing in Open-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOTS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Krakow (Cracovie), Poland. </w:t>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/mascots64422.2024.10786584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679924v2</w:t>
+                <w:t xml:space="preserve">hal-04504786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning based model for Maximizing Operator's Profit in Open-RAN</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Modeling of Loss Ratio for Congestion Control in IoT Networks Using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Benadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3743,51 +3743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation and Congestion Analysis in IoT Network: Simulation and Emulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Benadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3828,503 +3828,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recurrent Neural Network Based Approach for Coordinating Radio and Computing Resources Allocation in Cloud-RAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+                <w:t xml:space="preserve">TA- TDMA: A traffic aware TDMA MAC protocol for safety applications in VANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Joubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 22nd International Conference on High Performance Switching and Routing (HPSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">2021 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370462v1</w:t>
+                <w:t xml:space="preserve">hal-03613774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Data Collection using Aerial Mobile Sinks for Delay Tolerant Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination between Radio and Computing Schedulers in Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP Wireless and Mobile Networking Conference (WMNC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bordeaux (virtual), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613770v1</w:t>
+                <w:t xml:space="preserve">hal-02977821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TA- TDMA: A traffic aware TDMA MAC protocol for safety applications in VANET</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Data Collection using Aerial Mobile Sinks for Delay Tolerant Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631387⟩</w:t>
+              <w:t xml:space="preserve">13th IFIP Wireless and Mobile Networking Conference (WMNC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montreal, Canada. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WMNC53478.2021.9618998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613774v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between Radio and Computing Schedulers in Cloud-RAN</w:t>
+                <w:t xml:space="preserve">A Recurrent Neural Network Based Approach for Coordinating Radio and Computing Resources Allocation in Cloud-RAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 22nd International Conference on High Performance Switching and Routing (HPSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPSR52026.2021.9481812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977821v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queuing theory based simulation model for vehicular mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Joubari Oumaima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4397,51 +4397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Sharara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4479,64 +4479,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’efficacité énergétique de JT-CoMP dans les réeseaux cellulaires macro/femto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqiao Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4574,64 +4574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Time Markov Chain Traffic Model for Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima El Joubari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4808,51 +4808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4942,51 +4942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,845 +5035,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Use of Commercial Flights for Data Collection in Wide White Area Networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Processing Time Evaluation and Prediction in Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923558⟩</w:t>
+              <w:t xml:space="preserve">ICC 2019 - 2019 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465454v1</w:t>
+                <w:t xml:space="preserve">hal-02345783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency Analysis of JT-CoMP Scheme in Macro/Femto Cellular Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offline QoS Association Scheme Based on Clients Priorities and Demands in WLAN Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Kafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02943611v1</w:t>
+                <w:t xml:space="preserve">hal-03613734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line Client Association Scheme Based on Reinforcement Learning for WLAN Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing Full-Duplex V2V Broadcast Performance through Stochastic Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Campolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, Fiji. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8886065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02467264v1</w:t>
+                <w:t xml:space="preserve">hal-02467269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement de réseau de collecte de données dans les zones blanches étendues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+                <w:t xml:space="preserve">Energy Efficiency Analysis of JT-CoMP Scheme in Macro/Femto Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqiao Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121727v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing Time Evaluation and Prediction in Cloud-RAN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-line Client Association Scheme Based on Reinforcement Learning for WLAN Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Kafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2019 - 2019 IEEE International Conference on Communications (ICC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761870⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakesh, Morocco. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8886065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345783v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline QoS Association Scheme Based on Clients Priorities and Demands in WLAN Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déploiement de réseau de collecte de données dans les zones blanches étendues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613734v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Full-Duplex V2V Broadcast Performance through Stochastic Geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the Use of Commercial Flights for Data Collection in Wide White Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Las Vegas, Fiji. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.241-248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467269v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Shadowing on Energy Efficiency in Small Cellular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqiao Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5914,681 +5914,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bio-Inspired Deployment Method for Data Collection Networks in Wide White Areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+                <w:t xml:space="preserve">Fluid Modeling of Energy Efficiency in Large Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqiao Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895767v1</w:t>
+                <w:t xml:space="preserve">hal-02467302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Modeling of Energy Efficiency in Large Cellular Networks</w:t>
+                <w:t xml:space="preserve">A Stochastic Model for Vehicle Clustering Performance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanqiao Hou</w:t>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icc.2018.8422606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467302v1</w:t>
+                <w:t xml:space="preserve">hal-02272012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Model for Vehicle Clustering Performance Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">A Bio-Inspired Deployment Method for Data Collection Networks in Wide White Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icc.2018.8422606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272012v1</w:t>
+                <w:t xml:space="preserve">hal-01895767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization of Energy Consumption and Throughput of Directional WMNs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">Désynchronisation bio-inspirée dans les réseaux véhiculaires : quand les véhicules imitent les grenouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562143v1</w:t>
+                <w:t xml:space="preserve">hal-01515392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désynchronisation bio-inspirée dans les réseaux véhiculaires : quand les véhicules imitent les grenouilles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+                <w:t xml:space="preserve">A study of the impact of merging schemes on cluster stability in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 28th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515392v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the impact of merging schemes on cluster stability in VANETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+                <w:t xml:space="preserve">Joint Optimization of Energy Consumption and Throughput of Directional WMNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 28th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icc.2017.7997322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755721v1</w:t>
+                <w:t xml:space="preserve">hal-01562143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Bio-Inspired Desynchronization Algorithms for Beaconing in ITS</w:t>
               </w:r>
@@ -6659,616 +6659,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of JT CoMP Approach: Tractable Model Using Spatial Fluid Modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Kelif</w:t>
+                <w:t xml:space="preserve">Dissemination strategies in realistic V2V highway networks: The Madrid trace case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Veque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IFIP Networking Conference (IFIP Networking)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ifipnetworking.2016.7497216⟩</w:t>
+              <w:t xml:space="preserve">Wireless Days (WD), 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411038v1</w:t>
+                <w:t xml:space="preserve">hal-01398516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mobility-based clustering algorithm for Vehicular Ad Hoc Networks (VANETs)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+                <w:t xml:space="preserve">Throughput and Energy Consumption Evaluation in Directional Antennas Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Lahsen Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP International Workshop on Urban Mobility &amp; Intelligent Transportation Systems (UMITS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502988⟩</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wimob.2016.7763211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430265v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pareto-optimal Approach for Resource Allocation on the LTE downlink</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fan Huang</w:t>
+                <w:t xml:space="preserve">A new mobility-based clustering algorithm for Vehicular Ad Hoc Networks (VANETs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icc.2016.7511015⟩</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP International Workshop on Urban Mobility &amp; Intelligent Transportation Systems (UMITS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292786v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination strategies in realistic V2V highway networks: The Madrid trace case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Veque</w:t>
+                <w:t xml:space="preserve">A Pareto-optimal Approach for Resource Allocation on the LTE downlink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days (WD), 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461486⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2016.7511015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398516v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput and Energy Consumption Evaluation in Directional Antennas Mesh Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of JT CoMP Approach: Tractable Model Using Spatial Fluid Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Cerovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Cerovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Kelif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t>
+              <w:t xml:space="preserve">2016 IFIP Networking Conference (IFIP Networking)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/wimob.2016.7763211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ifipnetworking.2016.7497216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411047v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Joint Transmission Coordinated-MultiPoint in Dense Very High Throughput WLANs Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Lahsen Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7328,51 +7328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The r-l Square Point Process: The Effect of Coordinated Multipoint Joint Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Lahsen Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7419,90 +7419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility management in ad hoc networks using routing metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7549,90 +7549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outage Analysis of integrated Mesh LTE Femtocell Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Jabbari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7651,261 +7651,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Dynamic IPv6 Address Auto-configuration Techniques for Group IP-based Vehicular Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Imadali</w:t>
+                <w:t xml:space="preserve">Anticipation of ETX Metric to manage Mobility in Ad Hoc Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Petrescu</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Ben Hadj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE LCN Workshops 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Edmonton, Canada. pp.722-729, </w:t>
+              <w:t xml:space="preserve">Ad Hoc Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Benidorm, Spain. pp.29-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCNW.2014.6927727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07425-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073873v1</w:t>
+                <w:t xml:space="preserve">hal-01060325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation of ETX Metric to manage Mobility in Ad Hoc Wireless Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+                <w:t xml:space="preserve">Analyzing Dynamic IPv6 Address Auto-configuration Techniques for Group IP-based Vehicular Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Imadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ridha Bouallegue</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Petrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Benidorm, Spain. pp.29-42, </w:t>
+              <w:t xml:space="preserve">IEEE LCN Workshops 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Edmonton, Canada. pp.722-729, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07425-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCNW.2014.6927727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060325v1</w:t>
+                <w:t xml:space="preserve">hal-01073873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-cell Resource Block Allocation Framework</w:t>
               </w:r>
@@ -7986,51 +7986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Cell Edge Performance by Coupling RB Allocation with Beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8084,312 +8084,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing and Routing Algorithms for a Large Scale Highly-Mobile Network of Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VIN6: VIN-based IPv6 Provider Independent Addressing for Future Vehicular Internet Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Imadali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Petrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Imadali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
+                <w:t xml:space="preserve">Mathias Boc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports (JNCT'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nevers, France</w:t>
+              <w:t xml:space="preserve">24th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831739v1</w:t>
+                <w:t xml:space="preserve">hal-00840205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIN6: VIN-based IPv6 Provider Independent Addressing for Future Vehicular Internet Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Imadali</w:t>
+                <w:t xml:space="preserve">Addressing and Routing Algorithms for a Large Scale Highly-Mobile Network of Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Boc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.1-8</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports (JNCT'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840205v1</w:t>
+                <w:t xml:space="preserve">hal-00831739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Anticipation in Mobile Ad-Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Information Processing and Wireless Systems (IP-WiS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8427,51 +8427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement for Rate-based Protocols in Multihop Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minh Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8518,51 +8518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V2V2I: Extended inter-vehicles to infrastructure communication paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Imadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8642,489 +8642,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01831850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAC-aware rate control for transport protocol in multihop wireless networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiérarchisation dans les réseaux ad hoc de véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal Indoor and Mobile Radio Communications (PIMRC), 2012 IEEE 23rd International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.1436 - 1441</w:t>
+              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité, UBIMOB 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bayonne, France. pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781255v1</w:t>
+                <w:t xml:space="preserve">hal-00781267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Medium Access Delay MAC aware Metric for Multihop Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Le Minh Duong</w:t>
+                <w:t xml:space="preserve">eHealth service support in IPv6 vehicular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imadali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karanasiouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Petrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sifniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Mobile Computing Conference (IWCMC), 2012 8th International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE 8th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.579 - 585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2012.6379134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781248v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchisation dans les réseaux ad hoc de véhicules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Medium Access Delay MAC aware Metric for Multihop Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Minh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colette Johnen</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité, UBIMOB 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bayonne, France. pp.45-52</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Mobile Computing Conference (IWCMC), 2012 8th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Chypre, Cyprus. pp.475 - 480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781267v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eHealth service support in IPv6 vehicular networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Sifniadis</w:t>
+                <w:t xml:space="preserve">MAC-aware rate control for transport protocol in multihop wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Minh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 8th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personal Indoor and Mobile Radio Communications (PIMRC), 2012 IEEE 23rd International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.1436 - 1441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2012.6379134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00781232v1</w:t>
+                <w:t xml:space="preserve">hal-00781255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput Limits in Spectrum Sensing Cognitive Radio Networks Using Point Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Jabbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Babaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9165,165 +9165,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross layer metrics for improving transport protocols in multihop wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">Étude de la formation de convois dans un réseau de véhicules sur autoroute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kaisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587150v1</w:t>
+                <w:t xml:space="preserve">inria-00586841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Allocation in Ad Hoc Networks with Two-Hop Interference Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9338,260 +9338,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la formation de convois dans un réseau de véhicules sur autoroute</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colette Johnen</w:t>
+                <w:t xml:space="preserve">Allocation équitable de ressources dans les réseaux ad hoc OFDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00586841v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00587155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation équitable de ressources dans les réseaux ad hoc OFDMA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joanna Tomasik</w:t>
+                <w:t xml:space="preserve">Cross layer metrics for improving transport protocols in multihop wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Minh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587155v1</w:t>
+                <w:t xml:space="preserve">inria-00587150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad Hoc Network in a Disaster Area: a Composite Mobility Model and its Evaluation</w:t>
               </w:r>
@@ -9780,64 +9780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative model for evaluate routing protocols in a vehicular ad hoc networks on highway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9884,64 +9884,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation robuste des protocoles de routage pour réseaux de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9979,64 +9979,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster : Propriétés structurelles des réseaux ad hoc de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10068,286 +10068,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de gestion des adjacences pour les réseaux ad-hoc mobile</w:t>
+                <w:t xml:space="preserve">Poster :Un Algorithme de Gestion des Adjacences basé sur la Puissance du Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Husnain Ali</w:t>
+                <w:t xml:space="preserve">Husnain Mansoor Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Naimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+                <w:t xml:space="preserve">Amina Meraihi Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Veque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.49-52</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00374454v1</w:t>
+                <w:t xml:space="preserve">hal-00260330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster :Un Algorithme de Gestion des Adjacences basé sur la Puissance du Signal</w:t>
+                <w:t xml:space="preserve">Un algorithme de gestion des adjacences pour les réseaux ad-hoc mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Husnain Mansoor Ali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Husnain Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Meraihi Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Veque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260330v1</w:t>
+                <w:t xml:space="preserve">inria-00374454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du trafic et du routage dans un réseau Ad Hoc de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10430,51 +10430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion Control in IoT Networks Using Artificial Intelligence Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Benadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Veque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10664,51 +10664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stochastic Traffic Model for Congestion Detection in Multi-lane Highways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Joubari Oumaima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10749,316 +10749,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message dissemination in VANET: protocols and performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">CONVOI : un protocole de formation de clusters pour les réseaux de véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kaisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Johnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Rola Naja. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labiod, H. and Beylot, A.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Vehicular Networks for Car Collision Avoidance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modèles et algorithmes pour les réseaux véhiculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.1-15, 2013, Traité IC2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821738v1</w:t>
+                <w:t xml:space="preserve">hal-00821741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONVOI : un protocole de formation de clusters pour les réseaux de véhicules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Message dissemination in VANET: protocols and performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Giang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Labiod, H. and Beylot, A.L. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rola Naja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles et algorithmes pour les réseaux véhiculaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Vehicular Networks for Car Collision Avoidance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.71-96, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-9563-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821741v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVOY: a new Cluster-based routing Protocol for Vehicular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labiod, H. and Beylot, A.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Networks: Models and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Publishing Knowledge /John Wiley and Sons Inc, pp.91-129, 2013, 9781848214897. </w:t>
@@ -11122,51 +11122,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 2: &amp;quot;Le protocole IPv6</w:t>
+                <w:t xml:space="preserve">Séquence 0: &amp;quot;Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -11201,93 +11201,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.77</w:t>
+              <w:t xml:space="preserve">, 2022, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533626v1</w:t>
+                <w:t xml:space="preserve">hal-04533597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 3: &amp;quot;Les mécanismes de gestion d'un réseau IPv6</w:t>
+                <w:t xml:space="preserve">Séquence 1: &amp;quot;Les adresses IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -11322,93 +11322,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.128</w:t>
+              <w:t xml:space="preserve">, 2022, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533633v1</w:t>
+                <w:t xml:space="preserve">hal-04533625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 0: &amp;quot;Internet</w:t>
+                <w:t xml:space="preserve">Séquence 3: &amp;quot;Les mécanismes de gestion d'un réseau IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -11443,93 +11443,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.38</w:t>
+              <w:t xml:space="preserve">, 2022, pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533597v1</w:t>
+                <w:t xml:space="preserve">hal-04533633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 1: &amp;quot;Les adresses IPv6</w:t>
+                <w:t xml:space="preserve">Séquence 2: &amp;quot;Le protocole IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -11564,69 +11564,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.81</w:t>
+              <w:t xml:space="preserve">, 2022, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533625v1</w:t>
+                <w:t xml:space="preserve">hal-04533626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence 4: &amp;quot;L'intégration d'IPv6 dans l'Internet</w:t>
               </w:r>
@@ -11902,51 +11902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3476939" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3222068" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Joubari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11036-021-01893-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Veque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPDC.2022.03.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiao Hou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2020.3036903" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00831-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Naimi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Bouallegue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0666-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01580376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2727226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Jabbari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Babaei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2014.000010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sivrikaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Sayed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2014.2325331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01778195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Karanasiou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Petrescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sifniadis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi5030317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00589846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pomportes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tomasik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellouch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Houatra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Boujelben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Javaudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Shehata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05109889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Iecker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620754" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620880" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679924v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mascots64422.2024.10786584" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154452" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Benadji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04117757v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secon58729.2023.10287529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Pamuklu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cloudnet55617.2022.9978863" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom55741.2022.9928607" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481812" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631387" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977821v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Joubari Oumaima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500977" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9348256" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Charfi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149249" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02465454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02943611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013282" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8886065" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121727v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761870" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013875" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campolo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651886" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580947" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580879" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272012v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2018.8422606" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562143v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997322" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01755721v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292558" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cerovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Cerovic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kelif" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifipnetworking.2016.7497216" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01430265v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502988" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292786v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461486" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2016.7763211" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2015.7366344" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc.2015.7289310" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2014.6840923" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979627v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2014.6927727" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060325v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07425-2_3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00997364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Huang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01061244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccs.2014.7024820" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imadali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00840205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824064v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Duong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2013.6692231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Decremps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684366" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781255v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781267v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781232v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karanasiouy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sifniadis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2012.6379134" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208752" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587150v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730650v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kaisser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544222v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00522727v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2010.5698255" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419460v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260111v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Ali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Naimi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260330v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Mansoor Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meraihi Naimi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mabiala" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520353v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489559v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67369-7_7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821738v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Giang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9563-6_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821742v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533626v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Landru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioual" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533633v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533597v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533625v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533634v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3476939" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Joubari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11036-021-01893-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3222068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Veque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPDC.2022.03.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00831-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiao Hou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2020.3036903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01580376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2727226" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Naimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Bouallegue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0666-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sivrikaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Sayed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2014.2325331" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Jabbari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Babaei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2014.000010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01778195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Karanasiou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Petrescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sifniadis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi5030317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00589846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pomportes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tomasik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellouch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Houatra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Boujelben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Javaudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Shehata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05109889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679924v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mascots64422.2024.10786584" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Iecker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620754" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504786v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620880" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154452" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Benadji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04117757v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secon58729.2023.10287529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Pamuklu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cloudnet55617.2022.9978863" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom55741.2022.9928607" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977821v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481812" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Joubari Oumaima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500977" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9348256" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Charfi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149249" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761870" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kafi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013875" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467269v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651886" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02943611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013282" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8886065" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02465454v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923558" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580879" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2018.8422606" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580947" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515392v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01755721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292558" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997322" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398516v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461486" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2016.7763211" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01430265v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502988" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411038v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cerovic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Cerovic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kelif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifipnetworking.2016.7497216" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2015.7366344" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc.2015.7289310" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2014.6840923" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979627v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07425-2_3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2014.6927727" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00997364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Huang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01061244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccs.2014.7024820" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00840205v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imadali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824064v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Duong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2013.6692231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Decremps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684366" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karanasiouy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sifniadis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2012.6379134" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208752" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kaisser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730650v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587155v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544222v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00522727v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2010.5698255" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419460v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260111v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260330v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Mansoor Ali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meraihi Naimi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374454v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Naimi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mabiala" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520353v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489559v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67369-7_7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Giang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9563-6_3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821742v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533597v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Landru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioual" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533625v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533626v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533634v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>