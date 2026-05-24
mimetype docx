--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1144,274 +1144,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Framework of Clustering Approach in Vehicular Ad Hoc Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metric Anticipation to manage Mobility in Mobile Mesh and ad-hoc Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun J. Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">Sabrina Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2017.2727226⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (11-12), pp.787-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-018-0666-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580376v1</w:t>
+                <w:t xml:space="preserve">hal-01940198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Anticipation to manage Mobility in Mobile Mesh and ad-hoc Wireless Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+                <w:t xml:space="preserve">A Unified Framework of Clustering Approach in Vehicular Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ridha Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (11-12), pp.787-802. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5), pp.1401-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-018-0666-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2017.2727226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940198v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mobility-based scheme for dynamic clustering in vehicular ad-hoc networks (VANETs)</w:t>
               </w:r>
@@ -1436,51 +1436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1521,308 +1521,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Network Mobility Protocols for Fully Electrical Vehicles Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference and throughput in spectrum sensing cognitive radio networks using point processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Imadali</w:t>
+                <w:t xml:space="preserve">Bijan Jabbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alireza Babaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MITS.2014.2325331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JCN.2014.000010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072233v1</w:t>
+                <w:t xml:space="preserve">hal-01072231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference and throughput in spectrum sensing cognitive radio networks using point processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Busson</w:t>
+                <w:t xml:space="preserve">A Review of Network Mobility Protocols for Fully Electrical Vehicles Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Imadali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sivrikaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bijan Jabbari</w:t>
+                <w:t xml:space="preserve">N. El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Babaei</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Boc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (1), pp.67-80. </w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.80-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JCN.2014.000010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MITS.2014.2325331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072231v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eHealth service support in future IPv6 vehicular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Imadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasia Karanasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,490 +2698,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Intelligente et Équilibrage de Charge dans les Réseaux WiFi Denses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bellouch</w:t>
+                <w:t xml:space="preserve">Flexible Association and Placement for Open-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Hojeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Iecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 NG-OPERA: Next-generation Open and Programmable Radio Access Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver (Canada), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568061v1</w:t>
+                <w:t xml:space="preserve">hal-04510233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Balancing in Large WiFi Networks Using DQL-MultiMDP with Constrained Clustering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning for Inter-Operator Sharing in Open-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Sharara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOTS 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mascots64422.2024.10786584⟩</w:t>
+              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679924v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Association and Placement for Open-RAN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+                <w:t xml:space="preserve">Association Intelligente et Équilibrage de Charge dans les Réseaux WiFi Denses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2024 NG-OPERA: Next-generation Open and Programmable Radio Access Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04510233v1</w:t>
+                <w:t xml:space="preserve">hal-04568061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning for Inter-Operator Sharing in Open-RAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+                <w:t xml:space="preserve">Load Balancing in Large WiFi Networks Using DQL-MultiMDP with Constrained Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Lahsen-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2024 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vancouver, Canada. </w:t>
+              <w:t xml:space="preserve">MASCOTS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Krakow (Cracovie), Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/infocomwkshps61880.2024.10620880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/mascots64422.2024.10786584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504786v1</w:t>
+                <w:t xml:space="preserve">hal-04679924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning based model for Maximizing Operator's Profit in Open-RAN</w:t>
               </w:r>
@@ -4473,330 +4473,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’efficacité énergétique de JT-CoMP dans les réeseaux cellulaires macro/femto</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">Continuous Time Markov Chain Traffic Model for Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima El Joubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2020 - 2020 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Taipei, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM42002.2020.9348256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902483v1</w:t>
+                <w:t xml:space="preserve">hal-04489574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Time Markov Chain Traffic Model for Urban Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+                <w:t xml:space="preserve">Networking Functions for Wireless Sensor Network Applications: an SDN-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2020 - 2020 IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Communications (ICC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM42002.2020.9348256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04489574v1</w:t>
+                <w:t xml:space="preserve">hal-03613703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking Functions for Wireless Sensor Network Applications: an SDN-based Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+                <w:t xml:space="preserve">Analyse de l’efficacité énergétique de JT-CoMP dans les réeseaux cellulaires macro/femto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqiao Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Communications (ICC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9149249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03613703v1</w:t>
+                <w:t xml:space="preserve">hal-02902483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Traffic-Aware Scheduling of Computing Resources in Cloud-RAN</w:t>
               </w:r>
@@ -5035,395 +5035,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing Time Evaluation and Prediction in Cloud-RAN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
+                <w:t xml:space="preserve">Characterizing Full-Duplex V2V Broadcast Performance through Stochastic Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Diego</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Campolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2019 - 2019 IEEE International Conference on Communications (ICC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761870⟩</w:t>
+              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Las Vegas, Fiji. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345783v1</w:t>
+                <w:t xml:space="preserve">hal-02467269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline QoS Association Scheme Based on Clients Priorities and Demands in WLAN Networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Processing Time Evaluation and Prediction in Cloud-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hoteit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Krishnaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2019 - 2019 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2019.8761870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013875⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03613734v1</w:t>
+                <w:t xml:space="preserve">hal-02345783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Full-Duplex V2V Broadcast Performance through Stochastic Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Offline QoS Association Scheme Based on Clients Priorities and Demands in WLAN Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Kafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Las Vegas, Fiji. pp.1-6, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2019 - 2019 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467269v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficiency Analysis of JT-CoMP Scheme in Macro/Femto Cellular Networks</w:t>
               </w:r>
@@ -5513,64 +5513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line Client Association Scheme Based on Reinforcement Learning for WLAN Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Kafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5630,51 +5630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement de réseau de collecte de données dans les zones blanches étendues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5725,51 +5725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Use of Commercial Flights for Data Collection in Wide White Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5914,577 +5914,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid Modeling of Energy Efficiency in Large Cellular Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">A Bio-Inspired Deployment Method for Data Collection Networks in Wide White Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Incha Adamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467302v1</w:t>
+                <w:t xml:space="preserve">hal-01895767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Model for Vehicle Clustering Performance Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">Fluid Modeling of Energy Efficiency in Large Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqiao Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icc.2018.8422606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272012v1</w:t>
+                <w:t xml:space="preserve">hal-02467302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bio-Inspired Deployment Method for Data Collection Networks in Wide White Areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+                <w:t xml:space="preserve">A Stochastic Model for Vehicle Clustering Performance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icc.2018.8422606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895767v1</w:t>
+                <w:t xml:space="preserve">hal-02272012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désynchronisation bio-inspirée dans les réseaux véhiculaires : quand les véhicules imitent les grenouilles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+                <w:t xml:space="preserve">A study of the impact of merging schemes on cluster stability in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 28th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515392v1</w:t>
+                <w:t xml:space="preserve">hal-01755721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the impact of merging schemes on cluster stability in VANETs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">Désynchronisation bio-inspirée dans les réseaux véhiculaires : quand les véhicules imitent les grenouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 28th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01755721v1</w:t>
+                <w:t xml:space="preserve">hal-01515392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Optimization of Energy Consumption and Throughput of Directional WMNs</w:t>
               </w:r>
@@ -6574,51 +6574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Bio-Inspired Desynchronization Algorithms for Beaconing in ITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6659,573 +6659,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination strategies in realistic V2V highway networks: The Madrid trace case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Veque</w:t>
+                <w:t xml:space="preserve">A new mobility-based clustering algorithm for Vehicular Ad Hoc Networks (VANETs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Khoukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Labiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days (WD), 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1 - 3, </w:t>
+              <w:t xml:space="preserve">IEEE/IFIP International Workshop on Urban Mobility &amp; Intelligent Transportation Systems (UMITS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398516v1</w:t>
+                <w:t xml:space="preserve">hal-01430265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput and Energy Consumption Evaluation in Directional Antennas Mesh Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">A Pareto-optimal Approach for Resource Allocation on the LTE downlink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/wimob.2016.7763211⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2016.7511015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411047v1</w:t>
+                <w:t xml:space="preserve">hal-01292786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mobility-based clustering algorithm for Vehicular Ad Hoc Networks (VANETs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Houda Labiod</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of JT CoMP Approach: Tractable Model Using Spatial Fluid Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Cerovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Cerovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Kelif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP International Workshop on Urban Mobility &amp; Intelligent Transportation Systems (UMITS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IFIP Networking Conference (IFIP Networking)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ifipnetworking.2016.7497216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430265v1</w:t>
+                <w:t xml:space="preserve">hal-01411038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pareto-optimal Approach for Resource Allocation on the LTE downlink</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joanna Tomasik</w:t>
+                <w:t xml:space="preserve">Dissemination strategies in realistic V2V highway networks: The Madrid trace case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Veque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icc.2016.7511015⟩</w:t>
+              <w:t xml:space="preserve">Wireless Days (WD), 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292786v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of JT CoMP Approach: Tractable Model Using Spatial Fluid Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Throughput and Energy Consumption Evaluation in Directional Antennas Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Lahsen Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Kelif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IFIP Networking Conference (IFIP Networking)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ifipnetworking.2016.7497216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/wimob.2016.7763211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411038v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Joint Transmission Coordinated-MultiPoint in Dense Very High Throughput WLANs Scenario</w:t>
               </w:r>
@@ -7413,347 +7413,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility management in ad hoc networks using routing metrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Outage Analysis of integrated Mesh LTE Femtocell Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Larbi Ben Hadj Slama</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bijan Jabbari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications and Networking (ComNet), 2014 International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072234v1</w:t>
+                <w:t xml:space="preserve">hal-00979627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outage Analysis of integrated Mesh LTE Femtocell Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Mobility management in ad hoc networks using routing metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bijan Jabbari</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications and Networking (ComNet), 2014 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ComNet.2014.6840923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979627v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation of ETX Metric to manage Mobility in Ad Hoc Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Now</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Benidorm, Spain. pp.29-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7787,51 +7787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Dynamic IPv6 Address Auto-configuration Techniques for Group IP-based Vehicular Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Imadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7986,51 +7986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Cell Edge Performance by Coupling RB Allocation with Beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8090,51 +8090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIN6: VIN-based IPv6 Provider Independent Addressing for Future Vehicular Internet Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Imadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8293,103 +8293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Anticipation in Mobile Ad-Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Ben Hadj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Information Processing and Wireless Systems (IP-WiS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8642,243 +8642,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01831850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchisation dans les réseaux ad hoc de véhicules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">eHealth service support in IPv6 vehicular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imadali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karanasiouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Petrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sifniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité, UBIMOB 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE 8th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.579 - 585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2012.6379134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781267v1</w:t>
+                <w:t xml:space="preserve">hal-00781232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eHealth service support in IPv6 vehicular networks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiérarchisation dans les réseaux ad hoc de véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Johnen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 8th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité, UBIMOB 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bayonne, France. pp.45-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781232v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Medium Access Delay MAC aware Metric for Multihop Wireless Networks</w:t>
               </w:r>
@@ -9054,77 +9054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throughput Limits in Spectrum Sensing Cognitive Radio Networks Using Point Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Jabbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Babaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9165,433 +9165,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la formation de convois dans un réseau de véhicules sur autoroute</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colette Johnen</w:t>
+                <w:t xml:space="preserve">Cross layer metrics for improving transport protocols in multihop wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Minh Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00586841v1</w:t>
+                <w:t xml:space="preserve">inria-00587150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Allocation in Ad Hoc Networks with Two-Hop Interference Resolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Veronique Veque</w:t>
+                <w:t xml:space="preserve">Étude de la formation de convois dans un réseau de véhicules sur autoroute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kaisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Johnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730650v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00586841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation équitable de ressources dans les réseaux ad hoc OFDMA</w:t>
+                <w:t xml:space="preserve">Resource Allocation in Ad Hoc Networks with Two-Hop Interference Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pomportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vèque</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Veque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+              <w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587155v1</w:t>
+                <w:t xml:space="preserve">hal-00730650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross layer metrics for improving transport protocols in multihop wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zitoune</w:t>
+                <w:t xml:space="preserve">Allocation équitable de ressources dans les réseaux ad hoc OFDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pomportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587150v1</w:t>
+                <w:t xml:space="preserve">inria-00587155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad Hoc Network in a Disaster Area: a Composite Mobility Model and its Evaluation</w:t>
               </w:r>
@@ -9780,64 +9780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative model for evaluate routing protocols in a vehicular ad hoc networks on highway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9884,64 +9884,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation robuste des protocoles de routage pour réseaux de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9979,64 +9979,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster : Propriétés structurelles des réseaux ad hoc de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10087,51 +10087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster :Un Algorithme de Gestion des Adjacences basé sur la Puissance du Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husnain Mansoor Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meraihi Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10208,51 +10208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husnain Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Veque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10303,51 +10303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du trafic et du routage dans un réseau Ad Hoc de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10768,77 +10768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVOI : un protocole de formation de clusters pour les réseaux de véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labiod, H. and Beylot, A.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles et algorithmes pour les réseaux véhiculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.1-15, 2013, Traité IC2</w:t>
@@ -10880,51 +10880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message dissemination in VANET: protocols and performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10988,77 +10988,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVOY: a new Cluster-based routing Protocol for Vehicular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kaisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Busson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labiod, H. and Beylot, A.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Networks: Models and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Publishing Knowledge /John Wiley and Sons Inc, pp.91-129, 2013, 9781848214897. </w:t>
@@ -11122,51 +11122,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 0: &amp;quot;Internet</w:t>
+                <w:t xml:space="preserve">Séquence 1: &amp;quot;Les adresses IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -11201,93 +11201,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.38</w:t>
+              <w:t xml:space="preserve">, 2022, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533597v1</w:t>
+                <w:t xml:space="preserve">hal-04533625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 1: &amp;quot;Les adresses IPv6</w:t>
+                <w:t xml:space="preserve">Séquence 0: &amp;quot;Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -11322,69 +11322,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.81</w:t>
+              <w:t xml:space="preserve">, 2022, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533625v1</w:t>
+                <w:t xml:space="preserve">hal-04533597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence 3: &amp;quot;Les mécanismes de gestion d'un réseau IPv6</w:t>
               </w:r>
@@ -11902,51 +11902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3476939" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Joubari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11036-021-01893-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3222068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Veque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPDC.2022.03.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00831-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiao Hou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2020.3036903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01580376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2727226" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Naimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Bouallegue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0666-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sivrikaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Sayed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2014.2325331" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Jabbari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Babaei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2014.000010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01778195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Karanasiou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Petrescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sifniadis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi5030317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00589846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pomportes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tomasik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellouch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Houatra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Boujelben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Javaudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Shehata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05109889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679924v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mascots64422.2024.10786584" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Iecker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620754" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504786v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620880" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154452" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Benadji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04117757v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secon58729.2023.10287529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Pamuklu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cloudnet55617.2022.9978863" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom55741.2022.9928607" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977821v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481812" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Joubari Oumaima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500977" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9348256" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Charfi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149249" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761870" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kafi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013875" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467269v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651886" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02943611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013282" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8886065" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02465454v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923558" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580879" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2018.8422606" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580947" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515392v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01755721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292558" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997322" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398516v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461486" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2016.7763211" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01430265v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502988" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411038v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cerovic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Cerovic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kelif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifipnetworking.2016.7497216" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2015.7366344" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc.2015.7289310" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2014.6840923" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979627v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07425-2_3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2014.6927727" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00997364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Huang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01061244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccs.2014.7024820" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00840205v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imadali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824064v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Duong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2013.6692231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Decremps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684366" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karanasiouy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sifniadis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2012.6379134" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208752" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kaisser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730650v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587155v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544222v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00522727v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2010.5698255" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419460v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260111v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260330v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Mansoor Ali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meraihi Naimi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374454v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Naimi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mabiala" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520353v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489559v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67369-7_7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Giang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9563-6_3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821742v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533597v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Landru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioual" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533625v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533626v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533634v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Sharara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hoteit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2024.3476939" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fossati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima El Joubari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11036-021-01893-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3222068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Veque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JPDC.2022.03.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03404236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Labiod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00831-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiao Hou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zitoune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2020.3036903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen Cherif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2021.102589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Naimi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Bouallegue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0666-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01580376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2727226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2016.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Jabbari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Babaei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2014.000010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kaiser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sivrikaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Sayed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2014.2325331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01778195v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Karanasiou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Petrescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sifniadis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi5030317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00589846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pomportes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tomasik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01310045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kloul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bellouch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Lahsen-Cherif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis I Aravanis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Houatra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Boujelben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Javaudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Shehata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05109889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Iecker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620754" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/infocomwkshps61880.2024.10620880" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679924v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mascots64422.2024.10786584" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154452" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Benadji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04117757v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/secon58729.2023.10287529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iscc55528.2022.9912943" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Pamuklu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Erol-Kantarci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cloudnet55617.2022.9978863" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04223195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom55741.2022.9928607" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977821v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Incha Adamou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WMNC53478.2021.9618998" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR52026.2021.9481812" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Joubari Oumaima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500977" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9348256" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Charfi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9149249" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Khedher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Krishnaswamy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049679" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868103v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467269v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Campolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Molinaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651886" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Diego" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8761870" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613734v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kafi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013875" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02943611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013282" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8886065" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02465454v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923558" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580947" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02467302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580879" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02272012v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2018.8422606" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01755721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562143v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997322" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2017.7997021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01430265v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502988" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2016.7511015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cerovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Cerovic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kelif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ifipnetworking.2016.7497216" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461486" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2016.7763211" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2015.7366344" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwcmc.2015.7289310" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979627v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072234v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Ben Hadj Slama" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2014.6840923" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07425-2_3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCNW.2014.6927727" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00997364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Huang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01061244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccs.2014.7024820" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00840205v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imadali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00824064v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Duong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcfall.2013.6692231" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Decremps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2013.6684366" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781232v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karanasiouy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sifniadis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2012.6379134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781267v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2012.6208752" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587150v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586841v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kaisser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730650v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00544222v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00522727v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buisson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VNC.2010.5698255" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419460v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260111v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260330v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Mansoor Ali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meraihi Naimi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374454v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husnain Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Naimi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mabiala" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520353v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gervais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04489559v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67369-7_7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Giang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9563-6_3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821742v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118648759.ch3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533625v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Landru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioual" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533597v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533626v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533634v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>