--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting of Antifungal Metabolites from Grapevine Byproducts by UPLC–HRMS/MS Approaches Using Bioactivity-Based Molecular Networking</w:t>
+                <w:t xml:space="preserve">Characterisation of sorghum cultivated in Hungary: potential health risk resulting from the occurrence of toxigenic fungi and effect of endogenous lipophilic antioxidants on mycotoxin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Tardif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rouger</w:t>
+                <w:t xml:space="preserve">B.K. Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Miranda</w:t>
+                <w:t xml:space="preserve">V. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Ahmed</w:t>
+                <w:t xml:space="preserve">C. Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+                <w:t xml:space="preserve">A. Kismányoky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.3c09531⟩</w:t>
+              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18750796-BJA10007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574388v1</w:t>
+                <w:t xml:space="preserve">hal-04841279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of sorghum cultivated in Hungary: potential health risk resulting from the occurrence of toxigenic fungi and effect of endogenous lipophilic antioxidants on mycotoxin production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting of Antifungal Metabolites from Grapevine Byproducts by UPLC–HRMS/MS Approaches Using Bioactivity-Based Molecular Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Atanasova</w:t>
+                <w:t xml:space="preserve">Charles Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ducos</w:t>
+                <w:t xml:space="preserve">Julie Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kismányoky</w:t>
+                <w:t xml:space="preserve">Omar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (2), pp.131-148. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (17), pp.9621-9636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18750796-BJA10007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.3c09531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841279v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids Occurring in Maize Affect the Redox Homeostasis of Fusarium graminearum and Its Production of Type B Trichothecene Mycotoxins: New Insights Supporting Their Role in Maize Resistance to Giberella Ear Rot</w:t>
               </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gardrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1204,64 +1204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Minh Trah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (13), pp.5075-5092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1289,295 +1289,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Defensins to Develop Eco-Friendly Alternatives to Synthetic Fungicides to Control Phytopathogenic Fungi and Their Mycotoxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
+                <w:t xml:space="preserve">Naturally occurring phenolic compounds as promising antimycotoxin agents: Where are we now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8030229⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663508v1</w:t>
+                <w:t xml:space="preserve">hal-03562529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturally occurring phenolic compounds as promising antimycotoxin agents: Where are we now?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rouger</w:t>
+                <w:t xml:space="preserve">Use of Defensins to Develop Eco-Friendly Alternatives to Synthetic Fungicides to Control Phytopathogenic Fungi and Their Mycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miray Tonk-Rügen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.12891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8030229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562529v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Strategy for Minimizing Mycotoxins in Cereal Crops: Assessment of the Biological Activity of Compounds Resulting from Virtual Screening</w:t>
               </w:r>
@@ -1745,51 +1745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ortéga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (16), pp.9303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1817,524 +1817,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of wood/forest and vine by-products as sources of new drugs for sustainable strategies to control fusarium graminearum and the production of mycotoxins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using metabolomics to guide strategies to tackle the issue of the contamination of food and feed with mycotoxins: A review of the literature with specific focus on Fusarium mycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26020405⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2020.107610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140173v1</w:t>
+                <w:t xml:space="preserve">hal-03106766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammoides pusilla Essential Oil: A Potent Inhibitor of the Growth of Fusarium avenaceum and Its Enniatin Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+                <w:t xml:space="preserve">Screening of wood/forest and vine by-products as sources of new drugs for sustainable strategies to control fusarium graminearum and the production of mycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 26 (22), pp.1-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26226906⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26020405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432773v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunisian thyme essential iol for controlling enniatins producing fusarium species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Ammoides pusilla Essential Oil: A Potent Inhibitor of the Growth of Fusarium avenaceum and Its Enniatin Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture &amp; Food. Journal of International Scientific Publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (22), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26226906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432838v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomics to guide strategies to tackle the issue of the contamination of food and feed with mycotoxins: A review of the literature with specific focus on Fusarium mycotoxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+                <w:t xml:space="preserve">Tunisian thyme essential iol for controlling enniatins producing fusarium species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Jallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture &amp; Food. Journal of International Scientific Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.221-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106766v1</w:t>
+                <w:t xml:space="preserve">hal-03432838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick defensin γ-core reduces Fusarium graminearum growth and abrogates mycotoxins production with high efficiency</w:t>
               </w:r>
@@ -2448,472 +2448,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the efficiency of hydroxycinnamic acids to inhibit the production of enniatins by Fusarium avenaceum and modulate the expression of enniatins biosynthetic genes</w:t>
+                <w:t xml:space="preserve">Efficiency of hydroxycinnamic phenolic acids to inhibit the production of ochratoxin A by Aspergillus westerdijkiae and Penicillium verrucosum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">Saranyaphat Boonmee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Verdal-Bonnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Ducos</w:t>
+                <w:t xml:space="preserve">Gisèle Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Tremblay</w:t>
+                <w:t xml:space="preserve">Kevin D Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (12), pp.1-17. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (22), pp.8548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins12120735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21228548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106735v1</w:t>
+                <w:t xml:space="preserve">hal-03313699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of hydroxycinnamic phenolic acids to inhibit the production of ochratoxin A by Aspergillus westerdijkiae and Penicillium verrucosum</w:t>
+                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by fusarium verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saranyaphat Boonmee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+                <w:t xml:space="preserve">Daniel Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Marchegay</w:t>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin D Hyde</w:t>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Salmones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21228548⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins12060366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313699v1</w:t>
+                <w:t xml:space="preserve">hal-02793859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by fusarium verticillioides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the efficiency of hydroxycinnamic acids to inhibit the production of enniatins by Fusarium avenaceum and modulate the expression of enniatins biosynthetic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Mata</w:t>
+                <w:t xml:space="preserve">Charlotte Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dulce Salmones</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Verdal-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ortega</w:t>
+                <w:t xml:space="preserve">Judith Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.1-19. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins12060366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins12120735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793859v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using mushroom-forming fungi in preventing and reducing mycotoxins in cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3101,295 +3101,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast and bacteria from ensiled high moisture maize grains as potential mitigation agents of fumonisin B 1</w:t>
+                <w:t xml:space="preserve">Phenotypic and biochemical characterization of new advanced durum wheat breeding lines from Algeria that show resistance to fusarium head blight and to mycotoxin accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ccori Martinez Tuppia</w:t>
+                <w:t xml:space="preserve">S. Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+                <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele Marchegay</w:t>
+                <w:t xml:space="preserve">Leila Mekliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97 (8), pp.2443-2452. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (3), pp.671-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.8058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4454/jpp.v99i3.3954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156680v1</w:t>
+                <w:t xml:space="preserve">hal-02622538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and biochemical characterization of new advanced durum wheat breeding lines from Algeria that show resistance to fusarium head blight and to mycotoxin accumulation</w:t>
+                <w:t xml:space="preserve">Yeast and bacteria from ensiled high moisture maize grains as potential mitigation agents of fumonisin B 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hadjout</w:t>
+                <w:t xml:space="preserve">Ccori Martinez Tuppia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Mekliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 99 (3), pp.671-680. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (8), pp.2443-2452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4454/jpp.v99i3.3954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.8058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622538v1</w:t>
+                <w:t xml:space="preserve">hal-02156680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal biotransformation of chlorogenic and caffeic acids by Fusarium graminearum: New insights in the contribution of phenolic acids to resistance to deoxynivalenol accumulation in cereals</w:t>
               </w:r>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bonnin-Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,51 +3548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bonnin-Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,51 +4763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4910,51 +4910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (12), pp.1605-1616. </w:t>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5427,51 +5427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Verdal-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6065,51 +6065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of metabolomics to identify bioactive compounds from grapevine eco-extracts that can impair fungal growth and production of mycotoxins by Fusarium graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6177,90 +6177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de stilbènes oligomérisés à potentiel antifongique dans les co-produits de la vigne par une approche de métabolomique non-ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6292,277 +6292,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anthocyanins on the production of mycotoxins by Fusarium spp</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ponts</w:t>
+                <w:t xml:space="preserve">New insights supporting the contribution of carotenoids to the resistance of maize to Gibberella ear rot and deoxynivalenol contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ortéga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179098v1</w:t>
+                <w:t xml:space="preserve">hal-04134947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights supporting the contribution of carotenoids to the resistance of maize to Gibberella ear rot and deoxynivalenol contamination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ortéga</w:t>
+                <w:t xml:space="preserve">Effect of anthocyanins on the production of mycotoxins by Fusarium spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134947v1</w:t>
+                <w:t xml:space="preserve">hal-04179098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal and antimycotoxin mechanisms of stilbenoids: an omics study of F. graminearum</w:t>
               </w:r>
@@ -6686,64 +6686,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood/forest and vine by-products as sources of new drugs for sustainable strategies to control fungal growth and type B trichothecene production by Fusarium graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6798,51 +6798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stilbénoïdes de la vigne : composés prometteurs à exploiter dans la lutte contre la contamination du blé et de la vigne par les champignons toxinogènes et les mycotoxines associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6874,277 +6874,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of bioguided fractionation and molecular networking to identify anti-mycotoxins from grapevine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by Fusarium verticillioides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Merel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Brazilian Network on Natural Products FB2NP, First Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Littoral Environnement et Sociétés, Dec 2020, Webinar, France</w:t>
+              <w:t xml:space="preserve">Journées Mycotoxines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059305v1</w:t>
+                <w:t xml:space="preserve">hal-04676595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by Fusarium verticillioides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+                <w:t xml:space="preserve">Integration of bioguided fractionation and molecular networking to identify anti-mycotoxins from grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mycotoxines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">Franco-Brazilian Network on Natural Products FB2NP, First Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Littoral Environnement et Sociétés, Dec 2020, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676595v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fusariose des épis des céréales à paille : synthèse de 10 années de recherche pour une meilleure gestion intégrée de la maladie.</w:t>
               </w:r>
@@ -7249,596 +7249,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics to decipher biochemical defence of cereals against Fusarium and mycotoxin accumulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limiter la contamination du blé dur par le déoxynivalénol : Caractérisation de nouvelles sources de résistance à la fusariose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
+              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736081v1</w:t>
+                <w:t xml:space="preserve">hal-02790489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium and Deoxynivalenol in durum wheat grains: physiological and biological basis of the co-contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+                <w:t xml:space="preserve">Contamination des farines céréalières des marchés d’Abidjan : mycoflore et mycotoxines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc K. Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
+              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736250v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in Fusarium graminearum, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics to decipher biochemical defence of cereals against Fusarium and mycotoxin accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737991v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiter la contamination du blé dur par le déoxynivalénol : Caractérisation de nouvelles sources de résistance à la fusariose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadmium and Deoxynivalenol in durum wheat grains: physiological and biological basis of the co-contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roumet</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790489v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des farines céréalières des marchés d’Abidjan : mycoflore et mycotoxines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in Fusarium graminearum, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Legoahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787715v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn grain ensiling is a process conducive to fumonisin B1 degradation: which microbial consortia are responsible ?</w:t>
               </w:r>
@@ -7863,64 +7863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conference of the World Mycotoxin Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Winnipeg, Canada</w:t>
@@ -7962,51 +7962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotraitement des grains pour amoindrir le risque mycotoxique: cas de la fumonisine B1 dans l’ensilage de maïs grain humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8883,623 +8883,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of linoleic-derived hydroperoxides on fumonisins and trichothecenes production by Fusarium spp. verticillioides and graminearum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of Fusarium culmorum toxinogenesis by endogenous compounds of durum wheat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Fusarium European Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
+              <w:t xml:space="preserve">13. World congress of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817148v1</w:t>
+                <w:t xml:space="preserve">hal-02814526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in cereals and Maize: studying their biosynthesis regulation with the aim of preventing from risks of occurrence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosynthesis of deoxynivalenol and its acetylated forms requires H2O2 and is modulated by Tri101 gene product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. French-Japanese seminar on Food safety, novel food, and sustainable environment to promote animal and human health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Pessac, France. 2 p</w:t>
+              <w:t xml:space="preserve">9. Fusarium european seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813744v1</w:t>
+                <w:t xml:space="preserve">hal-02813163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la biosynthèse des mycotoxines de type trichothécènes B par les composés de défense de la plante générés au cours de l'infection par Fusarium Spp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycotoxins in cereals and Maize: studying their biosynthesis regulation with the aim of preventing from risks of occurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Conférence internationale sur les maladies des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Tours, France. 8 p</w:t>
+              <w:t xml:space="preserve">4. French-Japanese seminar on Food safety, novel food, and sustainable environment to promote animal and human health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pessac, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823018v1</w:t>
+                <w:t xml:space="preserve">hal-02813744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Fusarium culmorum toxinogenesis by endogenous compounds of durum wheat bran</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+                <w:t xml:space="preserve">Effect of linoleic-derived hydroperoxides on fumonisins and trichothecenes production by Fusarium spp. verticillioides and graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mainguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World congress of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">9. Fusarium European Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814526v1</w:t>
+                <w:t xml:space="preserve">hal-02817148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of deoxynivalenol and its acetylated forms requires H2O2 and is modulated by Tri101 gene product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation de la biosynthèse des mycotoxines de type trichothécènes B par les composés de défense de la plante générés au cours de l'infection par Fusarium Spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mainguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Fusarium european seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
+              <w:t xml:space="preserve">8. Conférence internationale sur les maladies des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Tours, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813163v1</w:t>
+                <w:t xml:space="preserve">hal-02823018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine tannins and their role in astringency perception</w:t>
               </w:r>
@@ -10134,51 +10134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of metabolomics to identify bioactive compounds from grapevine eco-extracts that can impair fungal growth and production of mycotoxins by Fusarium graminearum and elucidate their mechanisms of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Tran-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10246,90 +10246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de stilbènes oligomérisés à potentiel antifongique dans les co-produits de la vigne par une approche de métabolomique non-ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10380,64 +10380,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural compounds from vine by-products as promising antifungal and antimycotoxin drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10492,103 +10492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de réseaux moléculaires basés sur les données de bioactivité pour l’identification de métabolites antifongiques à partir de co-produits de la vigne (Vitis vinifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
@@ -10669,51 +10669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conference of the World Mycotoxin Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Winnipeg, Canada. 2016</w:t>
@@ -10755,64 +10755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal biotransformation of chlorogenic and caffeic acids fy Fusarium graminearum: new insights into the ability of phenol acids ti inhibit the production of trichothecenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Verdal-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10975,51 +10975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Fusarium and Microdochium species and associated mycotoxins in French Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11655,51 +11655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2025.09.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Trang Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-025-01069-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Felici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francesconi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2025.101640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c09531" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Szab&#243;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kism&#225;nyoky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750796-BJA10007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Trah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c00407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miray Tonk-R&#252;gen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030229" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12891" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Florencio Martins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27082582" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ort&#233;ga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169303" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vitrac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chakroun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Oueslati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432838v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Jallouli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107610" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12120735" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranyaphat Boonmee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Marchegay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D Hyde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228548" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Salmones" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ortega" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12060366" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156680v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez Tuppia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8058" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622538v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mekliche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v99i3.3954" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bonnin-Verdal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.01.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferruz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21040449" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00566" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Batina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fourrey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161024839" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sabra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01263-13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1g19-6n04" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Fu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y. Harris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D. Chung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Picot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4006033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-06-12-0153-R" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doguiet Koffi Denis Dalie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.08.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCB8SM6F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Deschamps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9592-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44FDZ37P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2009.02.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4658PL5F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681173v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.084" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQCJB4K1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)01294-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S7MSRBJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)01617-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMN9CPV9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134947v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059305v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Collet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676595v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790489v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hadjout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lacou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787715v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K. Koffi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739107v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mainguet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813099v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817148v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763784v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mazauric" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759593v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179108v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Masiello" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Somma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344574v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059074v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793939v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740423v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827774v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2025.09.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Trang Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-025-01069-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Felici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francesconi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2025.101640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Szab&#243;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kism&#225;nyoky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750796-BJA10007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c09531" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Trah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c00407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562529v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12891" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miray Tonk-R&#252;gen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030229" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Florencio Martins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27082582" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ort&#233;ga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169303" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107610" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vitrac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020405" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432773v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chakroun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Oueslati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226906" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Jallouli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranyaphat Boonmee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Marchegay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D Hyde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228548" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Salmones" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ortega" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12060366" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Tremblay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12120735" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622538v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjout" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mekliche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v99i3.3954" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez Tuppia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8058" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bonnin-Verdal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.01.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferruz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21040449" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00566" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Batina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fourrey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161024839" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sabra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01263-13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1g19-6n04" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Fu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y. Harris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D. Chung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Picot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4006033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-06-12-0153-R" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doguiet Koffi Denis Dalie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.08.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCB8SM6F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Deschamps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9592-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44FDZ37P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2009.02.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4658PL5F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681173v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.084" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQCJB4K1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)01294-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S7MSRBJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)01617-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMN9CPV9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676595v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059305v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Collet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hadjout" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lacou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K. Koffi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736250v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739107v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mainguet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813099v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814526v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813744v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817148v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763784v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mazauric" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759593v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179108v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Masiello" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Somma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344574v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059074v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793939v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740423v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827774v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>