--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the antifungal and anti-mycotoxigenic potential of the TickCore3 peptide against Fusarium species causing Fusarium head blight</w:t>
+                <w:t xml:space="preserve">Cyanidin 3-O-glucoside and other anthocyanins affect enniatins production in Fusarium avenaceum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
+                <w:t xml:space="preserve">Linda Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Trang Tran</w:t>
+                <w:t xml:space="preserve">Sara Francesconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 132 (2), pp.74. </w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (6), pp.101640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41348-025-01069-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2025.101640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976812v1</w:t>
+                <w:t xml:space="preserve">hal-05534626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanidin 3-O-glucoside and other anthocyanins affect enniatins production in Fusarium avenaceum</w:t>
+                <w:t xml:space="preserve">New insights into the antifungal and anti-mycotoxigenic potential of the TickCore3 peptide against Fusarium species causing Fusarium head blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Felici</w:t>
+                <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ducos</w:t>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Francesconi</w:t>
+                <w:t xml:space="preserve">Minh-Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (6), pp.101640. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132 (2), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2025.101640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41348-025-01069-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534626v1</w:t>
+                <w:t xml:space="preserve">hal-04976812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of sorghum cultivated in Hungary: potential health risk resulting from the occurrence of toxigenic fungi and effect of endogenous lipophilic antioxidants on mycotoxin production</w:t>
+                <w:t xml:space="preserve">Targeting of Antifungal Metabolites from Grapevine Byproducts by UPLC–HRMS/MS Approaches Using Bioactivity-Based Molecular Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.K. Szabó</w:t>
+                <w:t xml:space="preserve">Charles Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Atanasova</w:t>
+                <w:t xml:space="preserve">Julie Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ducos</w:t>
+                <w:t xml:space="preserve">Omar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kismányoky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18750796-BJA10007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (17), pp.9621-9636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.3c09531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841279v1</w:t>
+                <w:t xml:space="preserve">hal-04574388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting of Antifungal Metabolites from Grapevine Byproducts by UPLC–HRMS/MS Approaches Using Bioactivity-Based Molecular Networking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of sorghum cultivated in Hungary: potential health risk resulting from the occurrence of toxigenic fungi and effect of endogenous lipophilic antioxidants on mycotoxin production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.K. Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Tardif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rouger</w:t>
+                <w:t xml:space="preserve">V. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Miranda</w:t>
+                <w:t xml:space="preserve">C. Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Ahmed</w:t>
+                <w:t xml:space="preserve">A. Kismányoky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+                <w:t xml:space="preserve">L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72 (17), pp.9621-9636. </w:t>
+              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.131-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.3c09531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/18750796-BJA10007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574388v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids Occurring in Maize Affect the Redox Homeostasis of Fusarium graminearum and Its Production of Type B Trichothecene Mycotoxins: New Insights Supporting Their Role in Maize Resistance to Giberella Ear Rot</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gardrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1204,64 +1204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Minh Trah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (13), pp.5075-5092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1289,295 +1289,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturally occurring phenolic compounds as promising antimycotoxin agents: Where are we now?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rouger</w:t>
+                <w:t xml:space="preserve">Use of Defensins to Develop Eco-Friendly Alternatives to Synthetic Fungicides to Control Phytopathogenic Fungi and Their Mycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miray Tonk-Rügen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.12891⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8030229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562529v1</w:t>
+                <w:t xml:space="preserve">hal-03663508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Defensins to Develop Eco-Friendly Alternatives to Synthetic Fungicides to Control Phytopathogenic Fungi and Their Mycotoxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
+                <w:t xml:space="preserve">Naturally occurring phenolic compounds as promising antimycotoxin agents: Where are we now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (3), </w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof8030229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663508v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Strategy for Minimizing Mycotoxins in Cereal Crops: Assessment of the Biological Activity of Compounds Resulting from Virtual Screening</w:t>
               </w:r>
@@ -1745,51 +1745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ortéga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (16), pp.9303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1817,554 +1817,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomics to guide strategies to tackle the issue of the contamination of food and feed with mycotoxins: A review of the literature with specific focus on Fusarium mycotoxins</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Screening of wood/forest and vine by-products as sources of new drugs for sustainable strategies to control fusarium graminearum and the production of mycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2020.107610⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26020405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106766v1</w:t>
+                <w:t xml:space="preserve">hal-03140173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of wood/forest and vine by-products as sources of new drugs for sustainable strategies to control fusarium graminearum and the production of mycotoxins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">Ammoides pusilla Essential Oil: A Potent Inhibitor of the Growth of Fusarium avenaceum and Its Enniatin Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 26 (2), pp.1-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26020405⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 26 (22), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26226906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140173v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammoides pusilla Essential Oil: A Potent Inhibitor of the Growth of Fusarium avenaceum and Its Enniatin Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunisian thyme essential iol for controlling enniatins producing fusarium species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Jallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture &amp; Food. Journal of International Scientific Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.221-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432773v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunisian thyme essential iol for controlling enniatins producing fusarium species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Chakroun</w:t>
+                <w:t xml:space="preserve">Using metabolomics to guide strategies to tackle the issue of the contamination of food and feed with mycotoxins: A review of the literature with specific focus on Fusarium mycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture &amp; Food. Journal of International Scientific Publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2020.107610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432838v1</w:t>
+                <w:t xml:space="preserve">hal-03106766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick defensin γ-core reduces Fusarium graminearum growth and abrogates mycotoxins production with high efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,472 +2448,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of hydroxycinnamic phenolic acids to inhibit the production of ochratoxin A by Aspergillus westerdijkiae and Penicillium verrucosum</w:t>
+                <w:t xml:space="preserve">Investigating the efficiency of hydroxycinnamic acids to inhibit the production of enniatins by Fusarium avenaceum and modulate the expression of enniatins biosynthetic genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saranyaphat Boonmee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+                <w:t xml:space="preserve">Charlotte Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Marchegay</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Verdal-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin D Hyde</w:t>
+                <w:t xml:space="preserve">Judith Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (22), pp.8548. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21228548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins12120735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313699v1</w:t>
+                <w:t xml:space="preserve">hal-03106735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by fusarium verticillioides</w:t>
+                <w:t xml:space="preserve">Efficiency of hydroxycinnamic phenolic acids to inhibit the production of ochratoxin A by Aspergillus westerdijkiae and Penicillium verrucosum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Merel</w:t>
+                <w:t xml:space="preserve">Saranyaphat Boonmee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+                <w:t xml:space="preserve">Gisèle Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Mata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ortega</w:t>
+                <w:t xml:space="preserve">Kevin D Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins12060366⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (22), pp.8548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21228548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793859v1</w:t>
+                <w:t xml:space="preserve">hal-03313699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the efficiency of hydroxycinnamic acids to inhibit the production of enniatins by Fusarium avenaceum and modulate the expression of enniatins biosynthetic genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by fusarium verticillioides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Merel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Verdal-Bonnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Ducos</w:t>
+                <w:t xml:space="preserve">Dulce Salmones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Tremblay</w:t>
+                <w:t xml:space="preserve">Carlos Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (12), pp.1-17. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins12120735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins12060366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106735v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using mushroom-forming fungi in preventing and reducing mycotoxins in cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3101,295 +3101,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and biochemical characterization of new advanced durum wheat breeding lines from Algeria that show resistance to fusarium head blight and to mycotoxin accumulation</w:t>
+                <w:t xml:space="preserve">Yeast and bacteria from ensiled high moisture maize grains as potential mitigation agents of fumonisin B 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hadjout</w:t>
+                <w:t xml:space="preserve">Ccori Martinez Tuppia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Mekliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 99 (3), pp.671-680. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (8), pp.2443-2452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4454/jpp.v99i3.3954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.8058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622538v1</w:t>
+                <w:t xml:space="preserve">hal-02156680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast and bacteria from ensiled high moisture maize grains as potential mitigation agents of fumonisin B 1</w:t>
+                <w:t xml:space="preserve">Phenotypic and biochemical characterization of new advanced durum wheat breeding lines from Algeria that show resistance to fusarium head blight and to mycotoxin accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ccori Martinez Tuppia</w:t>
+                <w:t xml:space="preserve">S. Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisele Marchegay</w:t>
+                <w:t xml:space="preserve">Leila Mekliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97 (8), pp.2443-2452. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (3), pp.671-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.8058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4454/jpp.v99i3.3954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156680v1</w:t>
+                <w:t xml:space="preserve">hal-02622538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal biotransformation of chlorogenic and caffeic acids by Fusarium graminearum: New insights in the contribution of phenolic acids to resistance to deoxynivalenol accumulation in cereals</w:t>
               </w:r>
@@ -3401,77 +3401,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bonnin-Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 221, pp.61-68. </w:t>
@@ -3548,51 +3548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bonnin-Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,51 +4763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4910,51 +4910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (12), pp.1605-1616. </w:t>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5427,51 +5427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Verdal-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5540,51 +5540,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of the occurrence of flavanol–anthocyanin adducts in wine and in model solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Salas</w:t>
+                <w:t xml:space="preserve">Erika Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6065,51 +6065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of metabolomics to identify bioactive compounds from grapevine eco-extracts that can impair fungal growth and production of mycotoxins by Fusarium graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6177,90 +6177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de stilbènes oligomérisés à potentiel antifongique dans les co-produits de la vigne par une approche de métabolomique non-ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6292,277 +6292,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights supporting the contribution of carotenoids to the resistance of maize to Gibberella ear rot and deoxynivalenol contamination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of anthocyanins on the production of mycotoxins by Fusarium spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Felici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134947v1</w:t>
+                <w:t xml:space="preserve">hal-04179098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anthocyanins on the production of mycotoxins by Fusarium spp</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">New insights supporting the contribution of carotenoids to the resistance of maize to Gibberella ear rot and deoxynivalenol contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ortéga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179098v1</w:t>
+                <w:t xml:space="preserve">hal-04134947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal and antimycotoxin mechanisms of stilbenoids: an omics study of F. graminearum</w:t>
               </w:r>
@@ -6686,64 +6686,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood/forest and vine by-products as sources of new drugs for sustainable strategies to control fungal growth and type B trichothecene production by Fusarium graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6798,51 +6798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stilbénoïdes de la vigne : composés prometteurs à exploiter dans la lutte contre la contamination du blé et de la vigne par les champignons toxinogènes et les mycotoxines associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6874,277 +6874,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by Fusarium verticillioides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+                <w:t xml:space="preserve">Integration of bioguided fractionation and molecular networking to identify anti-mycotoxins from grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mycotoxines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">Franco-Brazilian Network on Natural Products FB2NP, First Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Littoral Environnement et Sociétés, Dec 2020, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676595v1</w:t>
+                <w:t xml:space="preserve">hal-05059305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of bioguided fractionation and molecular networking to identify anti-mycotoxins from grapevine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by Fusarium verticillioides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Merel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Brazilian Network on Natural Products FB2NP, First Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Littoral Environnement et Sociétés, Dec 2020, Webinar, France</w:t>
+              <w:t xml:space="preserve">Journées Mycotoxines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059305v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fusariose des épis des céréales à paille : synthèse de 10 années de recherche pour une meilleure gestion intégrée de la maladie.</w:t>
               </w:r>
@@ -7249,596 +7249,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiter la contamination du blé dur par le déoxynivalénol : Caractérisation de nouvelles sources de résistance à la fusariose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics to decipher biochemical defence of cereals against Fusarium and mycotoxin accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790489v1</w:t>
+                <w:t xml:space="preserve">hal-02736081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des farines céréalières des marchés d’Abidjan : mycoflore et mycotoxines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc K. Koffi</w:t>
+                <w:t xml:space="preserve">Cadmium and Deoxynivalenol in durum wheat grains: physiological and biological basis of the co-contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787715v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics to decipher biochemical defence of cereals against Fusarium and mycotoxin accumulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in Fusarium graminearum, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Legoahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736081v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium and Deoxynivalenol in durum wheat grains: physiological and biological basis of the co-contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+                <w:t xml:space="preserve">Limiter la contamination du blé dur par le déoxynivalénol : Caractérisation de nouvelles sources de résistance à la fusariose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Ducos</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
+              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736250v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in Fusarium graminearum, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination des farines céréalières des marchés d’Abidjan : mycoflore et mycotoxines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc K. Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
+              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737991v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn grain ensiling is a process conducive to fumonisin B1 degradation: which microbial consortia are responsible ?</w:t>
               </w:r>
@@ -7863,64 +7863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conference of the World Mycotoxin Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Winnipeg, Canada</w:t>
@@ -7962,51 +7962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotraitement des grains pour amoindrir le risque mycotoxique: cas de la fumonisine B1 dans l’ensilage de maïs grain humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,51 +8320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres RAFT du RMT Quasaprove Anticiper et gérer la multicontamination des céréales et des oléagineux en plein champ par les mycotoxines et les métaux lourds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Villenave d’Ornon, France</w:t>
@@ -8883,623 +8883,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Fusarium culmorum toxinogenesis by endogenous compounds of durum wheat bran</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+                <w:t xml:space="preserve">Mycotoxins in cereals and Maize: studying their biosynthesis regulation with the aim of preventing from risks of occurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World congress of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">4. French-Japanese seminar on Food safety, novel food, and sustainable environment to promote animal and human health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pessac, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814526v1</w:t>
+                <w:t xml:space="preserve">hal-02813744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of deoxynivalenol and its acetylated forms requires H2O2 and is modulated by Tri101 gene product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of linoleic-derived hydroperoxides on fumonisins and trichothecenes production by Fusarium spp. verticillioides and graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mainguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Fusarium european seminar</w:t>
+              <w:t xml:space="preserve">9. Fusarium European Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813163v1</w:t>
+                <w:t xml:space="preserve">hal-02817148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in cereals and Maize: studying their biosynthesis regulation with the aim of preventing from risks of occurrence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+                <w:t xml:space="preserve">Modulation de la biosynthèse des mycotoxines de type trichothécènes B par les composés de défense de la plante générés au cours de l'infection par Fusarium Spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mainguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. French-Japanese seminar on Food safety, novel food, and sustainable environment to promote animal and human health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Pessac, France. 2 p</w:t>
+              <w:t xml:space="preserve">8. Conférence internationale sur les maladies des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Tours, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813744v1</w:t>
+                <w:t xml:space="preserve">hal-02823018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of linoleic-derived hydroperoxides on fumonisins and trichothecenes production by Fusarium spp. verticillioides and graminearum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of Fusarium culmorum toxinogenesis by endogenous compounds of durum wheat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Fusarium European Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
+              <w:t xml:space="preserve">13. World congress of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817148v1</w:t>
+                <w:t xml:space="preserve">hal-02814526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la biosynthèse des mycotoxines de type trichothécènes B par les composés de défense de la plante générés au cours de l'infection par Fusarium Spp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosynthesis of deoxynivalenol and its acetylated forms requires H2O2 and is modulated by Tri101 gene product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Conférence internationale sur les maladies des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Tours, France. 8 p</w:t>
+              <w:t xml:space="preserve">9. Fusarium european seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823018v1</w:t>
+                <w:t xml:space="preserve">hal-02813163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine tannins and their role in astringency perception</w:t>
               </w:r>
@@ -10134,51 +10134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of metabolomics to identify bioactive compounds from grapevine eco-extracts that can impair fungal growth and production of mycotoxins by Fusarium graminearum and elucidate their mechanisms of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Tran-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10246,90 +10246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de stilbènes oligomérisés à potentiel antifongique dans les co-produits de la vigne par une approche de métabolomique non-ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10380,64 +10380,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural compounds from vine by-products as promising antifungal and antimycotoxin drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10492,103 +10492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de réseaux moléculaires basés sur les données de bioactivité pour l’identification de métabolites antifongiques à partir de co-produits de la vigne (Vitis vinifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
@@ -10669,51 +10669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conference of the World Mycotoxin Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Winnipeg, Canada. 2016</w:t>
@@ -10755,64 +10755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal biotransformation of chlorogenic and caffeic acids fy Fusarium graminearum: new insights into the ability of phenol acids ti inhibit the production of trichothecenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Verdal-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10975,51 +10975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Fusarium and Microdochium species and associated mycotoxins in French Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11655,51 +11655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2025.09.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Trang Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-025-01069-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Felici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francesconi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2025.101640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Szab&#243;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kism&#225;nyoky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750796-BJA10007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c09531" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Trah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c00407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562529v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12891" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miray Tonk-R&#252;gen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030229" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Florencio Martins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27082582" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ort&#233;ga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169303" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107610" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vitrac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020405" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432773v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chakroun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Oueslati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226906" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Jallouli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranyaphat Boonmee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Marchegay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D Hyde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228548" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Salmones" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ortega" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12060366" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Tremblay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12120735" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622538v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjout" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mekliche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v99i3.3954" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez Tuppia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8058" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bonnin-Verdal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.01.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferruz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21040449" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00566" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Batina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fourrey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161024839" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sabra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01263-13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1g19-6n04" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Fu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y. Harris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D. Chung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Picot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4006033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-06-12-0153-R" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doguiet Koffi Denis Dalie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.08.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCB8SM6F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Deschamps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9592-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44FDZ37P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2009.02.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4658PL5F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681173v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.084" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQCJB4K1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)01294-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S7MSRBJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)01617-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMN9CPV9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676595v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059305v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Collet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hadjout" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lacou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K. Koffi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736250v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739107v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mainguet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813099v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814526v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813744v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817148v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763784v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mazauric" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759593v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179108v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Masiello" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Somma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344574v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059074v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793939v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740423v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827774v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2025.09.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Felici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francesconi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2025.101640" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Trang Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-025-01069-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c09531" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Szab&#243;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kism&#225;nyoky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750796-BJA10007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Trah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c00407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miray Tonk-R&#252;gen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030229" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12891" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Florencio Martins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27082582" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ort&#233;ga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169303" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vitrac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chakroun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Oueslati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432838v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Jallouli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107610" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12120735" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranyaphat Boonmee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Marchegay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D Hyde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228548" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Salmones" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ortega" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12060366" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156680v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez Tuppia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8058" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622538v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mekliche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v99i3.3954" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bonnin-Verdal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.01.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferruz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21040449" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00566" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Batina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fourrey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161024839" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sabra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01263-13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1g19-6n04" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Fu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y. Harris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D. Chung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Picot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4006033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-06-12-0153-R" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doguiet Koffi Denis Dalie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.08.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCB8SM6F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Deschamps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9592-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44FDZ37P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2009.02.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4658PL5F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681173v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.084" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQCJB4K1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)01294-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S7MSRBJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)01617-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMN9CPV9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134947v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059305v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Collet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676595v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790489v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hadjout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lacou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787715v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K. Koffi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739107v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mainguet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813099v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813744v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763784v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mazauric" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759593v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179108v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Masiello" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Somma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344574v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059074v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793939v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740423v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827774v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>