--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanidin 3-O-glucoside and other anthocyanins affect enniatins production in Fusarium avenaceum</w:t>
+                <w:t xml:space="preserve">New insights into the antifungal and anti-mycotoxigenic potential of the TickCore3 peptide against Fusarium species causing Fusarium head blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Felici</w:t>
+                <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ducos</w:t>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Francesconi</w:t>
+                <w:t xml:space="preserve">Minh-Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (6), pp.101640. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132 (2), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2025.101640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41348-025-01069-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534626v1</w:t>
+                <w:t xml:space="preserve">hal-04976812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the antifungal and anti-mycotoxigenic potential of the TickCore3 peptide against Fusarium species causing Fusarium head blight</w:t>
+                <w:t xml:space="preserve">Cyanidin 3-O-glucoside and other anthocyanins affect enniatins production in Fusarium avenaceum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
+                <w:t xml:space="preserve">Linda Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Trang Tran</w:t>
+                <w:t xml:space="preserve">Sara Francesconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 132 (2), pp.74. </w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (6), pp.101640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41348-025-01069-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2025.101640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976812v1</w:t>
+                <w:t xml:space="preserve">hal-05534626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting of Antifungal Metabolites from Grapevine Byproducts by UPLC–HRMS/MS Approaches Using Bioactivity-Based Molecular Networking</w:t>
+                <w:t xml:space="preserve">Characterisation of sorghum cultivated in Hungary: potential health risk resulting from the occurrence of toxigenic fungi and effect of endogenous lipophilic antioxidants on mycotoxin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Tardif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rouger</w:t>
+                <w:t xml:space="preserve">B.K. Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Miranda</w:t>
+                <w:t xml:space="preserve">V. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Ahmed</w:t>
+                <w:t xml:space="preserve">C. Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+                <w:t xml:space="preserve">A. Kismányoky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.3c09531⟩</w:t>
+              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18750796-BJA10007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574388v1</w:t>
+                <w:t xml:space="preserve">hal-04841279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of sorghum cultivated in Hungary: potential health risk resulting from the occurrence of toxigenic fungi and effect of endogenous lipophilic antioxidants on mycotoxin production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting of Antifungal Metabolites from Grapevine Byproducts by UPLC–HRMS/MS Approaches Using Bioactivity-Based Molecular Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Atanasova</w:t>
+                <w:t xml:space="preserve">Charles Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ducos</w:t>
+                <w:t xml:space="preserve">Julie Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kismányoky</w:t>
+                <w:t xml:space="preserve">Omar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (2), pp.131-148. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (17), pp.9621-9636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18750796-BJA10007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.3c09531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841279v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids Occurring in Maize Affect the Redox Homeostasis of Fusarium graminearum and Its Production of Type B Trichothecene Mycotoxins: New Insights Supporting Their Role in Maize Resistance to Giberella Ear Rot</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gardrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1204,64 +1204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Minh Trah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (13), pp.5075-5092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Defensins to Develop Eco-Friendly Alternatives to Synthetic Fungicides to Control Phytopathogenic Fungi and Their Mycotoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miray Tonk-Rügen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (3), </w:t>
@@ -1423,291 +1423,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturally occurring phenolic compounds as promising antimycotoxin agents: Where are we now?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Strategy for Minimizing Mycotoxins in Cereal Crops: Assessment of the Biological Activity of Compounds Resulting from Virtual Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bresso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Florencio Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.12891⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (8), pp.2582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27082582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562529v1</w:t>
+                <w:t xml:space="preserve">hal-03647997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Strategy for Minimizing Mycotoxins in Cereal Crops: Assessment of the Biological Activity of Compounds Resulting from Virtual Screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naturally occurring phenolic compounds as promising antimycotoxin agents: Where are we now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (8), pp.2582. </w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27082582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647997v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Tocochromanols in Tolerance of Cereals to Biotic Stresses: Specific Focus on Pathogenic and Toxigenic Fungal Species</w:t>
               </w:r>
@@ -1745,51 +1745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ortéga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (16), pp.9303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2216,51 +2216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomics to guide strategies to tackle the issue of the contamination of food and feed with mycotoxins: A review of the literature with specific focus on Fusarium mycotoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2320,51 +2320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick defensin γ-core reduces Fusarium graminearum growth and abrogates mycotoxins production with high efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,472 +2448,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the efficiency of hydroxycinnamic acids to inhibit the production of enniatins by Fusarium avenaceum and modulate the expression of enniatins biosynthetic genes</w:t>
+                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by fusarium verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">Daniel Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Verdal-Bonnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Ducos</w:t>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Tremblay</w:t>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Salmones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (12), pp.1-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins12120735⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins12060366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106735v1</w:t>
+                <w:t xml:space="preserve">hal-02793859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of hydroxycinnamic phenolic acids to inhibit the production of ochratoxin A by Aspergillus westerdijkiae and Penicillium verrucosum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saranyaphat Boonmee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin D Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (22), pp.8548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21228548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by fusarium verticillioides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the efficiency of hydroxycinnamic acids to inhibit the production of enniatins by Fusarium avenaceum and modulate the expression of enniatins biosynthetic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Mata</w:t>
+                <w:t xml:space="preserve">Charlotte Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dulce Salmones</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Verdal-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ortega</w:t>
+                <w:t xml:space="preserve">Judith Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.1-19. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins12060366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins12120735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793859v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using mushroom-forming fungi in preventing and reducing mycotoxins in cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3101,295 +3101,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast and bacteria from ensiled high moisture maize grains as potential mitigation agents of fumonisin B 1</w:t>
+                <w:t xml:space="preserve">Phenotypic and biochemical characterization of new advanced durum wheat breeding lines from Algeria that show resistance to fusarium head blight and to mycotoxin accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ccori Martinez Tuppia</w:t>
+                <w:t xml:space="preserve">S. Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+                <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele Marchegay</w:t>
+                <w:t xml:space="preserve">Leila Mekliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97 (8), pp.2443-2452. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (3), pp.671-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.8058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4454/jpp.v99i3.3954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156680v1</w:t>
+                <w:t xml:space="preserve">hal-02622538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and biochemical characterization of new advanced durum wheat breeding lines from Algeria that show resistance to fusarium head blight and to mycotoxin accumulation</w:t>
+                <w:t xml:space="preserve">Yeast and bacteria from ensiled high moisture maize grains as potential mitigation agents of fumonisin B 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hadjout</w:t>
+                <w:t xml:space="preserve">Ccori Martinez Tuppia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Mekliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 99 (3), pp.671-680. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (8), pp.2443-2452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4454/jpp.v99i3.3954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.8058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622538v1</w:t>
+                <w:t xml:space="preserve">hal-02156680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal biotransformation of chlorogenic and caffeic acids by Fusarium graminearum: New insights in the contribution of phenolic acids to resistance to deoxynivalenol accumulation in cereals</w:t>
               </w:r>
@@ -3401,77 +3401,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bonnin-Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 221, pp.61-68. </w:t>
@@ -3548,51 +3548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bonnin-Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,51 +4763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4910,51 +4910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline A. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (12), pp.1605-1616. </w:t>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5427,51 +5427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Verdal-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6065,51 +6065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of metabolomics to identify bioactive compounds from grapevine eco-extracts that can impair fungal growth and production of mycotoxins by Fusarium graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6177,90 +6177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de stilbènes oligomérisés à potentiel antifongique dans les co-produits de la vigne par une approche de métabolomique non-ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6298,103 +6298,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of anthocyanins on the production of mycotoxins by Fusarium spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
@@ -6417,320 +6417,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights supporting the contribution of carotenoids to the resistance of maize to Gibberella ear rot and deoxynivalenol contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Savignac</w:t>
+                <w:t xml:space="preserve">Antifungal and antimycotoxin mechanisms of stilbenoids: an omics study of F. graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang-Minh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134947v1</w:t>
+                <w:t xml:space="preserve">hal-04179120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal and antimycotoxin mechanisms of stilbenoids: an omics study of F. graminearum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ponts</w:t>
+                <w:t xml:space="preserve">New insights supporting the contribution of carotenoids to the resistance of maize to Gibberella ear rot and deoxynivalenol contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Savignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ortéga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179120v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood/forest and vine by-products as sources of new drugs for sustainable strategies to control fungal growth and type B trichothecene production by Fusarium graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6798,51 +6798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stilbénoïdes de la vigne : composés prometteurs à exploiter dans la lutte contre la contamination du blé et de la vigne par les champignons toxinogènes et les mycotoxines associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6880,64 +6880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of bioguided fractionation and molecular networking to identify anti-mycotoxins from grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7005,77 +7005,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by Fusarium verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7249,596 +7249,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics to decipher biochemical defence of cereals against Fusarium and mycotoxin accumulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limiter la contamination du blé dur par le déoxynivalénol : Caractérisation de nouvelles sources de résistance à la fusariose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
+              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736081v1</w:t>
+                <w:t xml:space="preserve">hal-02790489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium and Deoxynivalenol in durum wheat grains: physiological and biological basis of the co-contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+                <w:t xml:space="preserve">Contamination des farines céréalières des marchés d’Abidjan : mycoflore et mycotoxines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc K. Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
+              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736250v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in Fusarium graminearum, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics to decipher biochemical defence of cereals against Fusarium and mycotoxin accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737991v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiter la contamination du blé dur par le déoxynivalénol : Caractérisation de nouvelles sources de résistance à la fusariose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadmium and Deoxynivalenol in durum wheat grains: physiological and biological basis of the co-contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roumet</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790489v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des farines céréalières des marchés d’Abidjan : mycoflore et mycotoxines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in Fusarium graminearum, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Legoahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787715v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn grain ensiling is a process conducive to fumonisin B1 degradation: which microbial consortia are responsible ?</w:t>
               </w:r>
@@ -7863,64 +7863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conference of the World Mycotoxin Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Winnipeg, Canada</w:t>
@@ -7962,51 +7962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotraitement des grains pour amoindrir le risque mycotoxique: cas de la fumonisine B1 dans l’ensilage de maïs grain humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,51 +8320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres RAFT du RMT Quasaprove Anticiper et gérer la multicontamination des céréales et des oléagineux en plein champ par les mycotoxines et les métaux lourds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Villenave d’Ornon, France</w:t>
@@ -8883,623 +8883,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins in cereals and Maize: studying their biosynthesis regulation with the aim of preventing from risks of occurrence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of Fusarium culmorum toxinogenesis by endogenous compounds of durum wheat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. French-Japanese seminar on Food safety, novel food, and sustainable environment to promote animal and human health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Pessac, France. 2 p</w:t>
+              <w:t xml:space="preserve">13. World congress of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813744v1</w:t>
+                <w:t xml:space="preserve">hal-02814526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of linoleic-derived hydroperoxides on fumonisins and trichothecenes production by Fusarium spp. verticillioides and graminearum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosynthesis of deoxynivalenol and its acetylated forms requires H2O2 and is modulated by Tri101 gene product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Fusarium European Seminar</w:t>
+              <w:t xml:space="preserve">9. Fusarium european seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817148v1</w:t>
+                <w:t xml:space="preserve">hal-02813163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la biosynthèse des mycotoxines de type trichothécènes B par les composés de défense de la plante générés au cours de l'infection par Fusarium Spp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycotoxins in cereals and Maize: studying their biosynthesis regulation with the aim of preventing from risks of occurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Conférence internationale sur les maladies des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Tours, France. 8 p</w:t>
+              <w:t xml:space="preserve">4. French-Japanese seminar on Food safety, novel food, and sustainable environment to promote animal and human health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Pessac, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823018v1</w:t>
+                <w:t xml:space="preserve">hal-02813744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Fusarium culmorum toxinogenesis by endogenous compounds of durum wheat bran</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Boutigny</w:t>
+                <w:t xml:space="preserve">Effect of linoleic-derived hydroperoxides on fumonisins and trichothecenes production by Fusarium spp. verticillioides and graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mainguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World congress of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">9. Fusarium European Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814526v1</w:t>
+                <w:t xml:space="preserve">hal-02817148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of deoxynivalenol and its acetylated forms requires H2O2 and is modulated by Tri101 gene product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation de la biosynthèse des mycotoxines de type trichothécènes B par les composés de défense de la plante générés au cours de l'infection par Fusarium Spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mainguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Fusarium european seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Wageningen, Netherlands. 1 p</w:t>
+              <w:t xml:space="preserve">8. Conférence internationale sur les maladies des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Tours, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813163v1</w:t>
+                <w:t xml:space="preserve">hal-02823018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine tannins and their role in astringency perception</w:t>
               </w:r>
@@ -10134,51 +10134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of metabolomics to identify bioactive compounds from grapevine eco-extracts that can impair fungal growth and production of mycotoxins by Fusarium graminearum and elucidate their mechanisms of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Tran-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10246,90 +10246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de stilbènes oligomérisés à potentiel antifongique dans les co-produits de la vigne par une approche de métabolomique non-ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10380,51 +10380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural compounds from vine by-products as promising antifungal and antimycotoxin drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10492,103 +10492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de réseaux moléculaires basés sur les données de bioactivité pour l’identification de métabolites antifongiques à partir de co-produits de la vigne (Vitis vinifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
@@ -10611,260 +10611,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High moisture maize grain ensiling is a process conductive to fumonisin B1 biodegradation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal biotransformation of chlorogenic and caffeic acids fy Fusarium graminearum: new insights into the ability of phenol acids ti inhibit the production of trichothecenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Verdal-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gisele Marchegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conference of the World Mycotoxin Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Winnipeg, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793940v1</w:t>
+                <w:t xml:space="preserve">hal-02793939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal biotransformation of chlorogenic and caffeic acids fy Fusarium graminearum: new insights into the ability of phenol acids ti inhibit the production of trichothecenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High moisture maize grain ensiling is a process conductive to fumonisin B1 biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conference of the World Mycotoxin Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Winnipeg, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793939v1</w:t>
+                <w:t xml:space="preserve">hal-02793940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of metabolomics to the biochemical phenotyping of resistant maize lines to &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -11655,51 +11655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2025.09.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Felici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francesconi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2025.101640" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Trang Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-025-01069-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c09531" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Szab&#243;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kism&#225;nyoky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750796-BJA10007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Trah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c00407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miray Tonk-R&#252;gen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030229" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12891" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Florencio Martins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27082582" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ort&#233;ga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169303" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vitrac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chakroun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Oueslati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432838v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Jallouli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107610" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12120735" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranyaphat Boonmee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Marchegay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D Hyde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228548" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Salmones" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ortega" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12060366" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156680v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez Tuppia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8058" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622538v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mekliche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v99i3.3954" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bonnin-Verdal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.01.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferruz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21040449" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00566" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Batina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fourrey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161024839" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sabra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01263-13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1g19-6n04" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Fu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y. Harris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D. Chung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Picot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4006033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-06-12-0153-R" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doguiet Koffi Denis Dalie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.08.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCB8SM6F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Deschamps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9592-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44FDZ37P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2009.02.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4658PL5F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681173v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.084" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQCJB4K1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)01294-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S7MSRBJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)01617-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMN9CPV9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134947v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059305v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Collet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676595v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790489v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hadjout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lacou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787715v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K. Koffi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739107v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mainguet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813099v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813744v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814526v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763784v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mazauric" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759593v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179108v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Masiello" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Somma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344574v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059074v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793939v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740423v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827774v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2025.09.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Trang Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-025-01069-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Felici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Francesconi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2025.101640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Szab&#243;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Atanasova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kism&#225;nyoky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18750796-BJA10007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miranda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c09531" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06877" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gardrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.108067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Trah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c00407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miray Tonk-R&#252;gen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030229" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Florencio Martins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27082582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12891" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ort&#233;ga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169303" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Montibus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vitrac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26020405" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chakroun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Oueslati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432838v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Jallouli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107610" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Salmones" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ortega" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12060366" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranyaphat Boonmee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Marchegay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin D Hyde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21228548" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Tremblay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12120735" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622538v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjout" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mekliche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v99i3.3954" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez Tuppia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8058" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bonnin-Verdal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.01.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferruz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21040449" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00566" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Batina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fourrey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161024839" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sabra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01263-13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1g19-6n04" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Fu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Y. Harris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Won D. Chung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Picot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4006033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-06-12-0153-R" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doguiet Koffi Denis Dalie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.08.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCB8SM6F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662966v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Deschamps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663880v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutigny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Benet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9592-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44FDZ37P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2009.02.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4658PL5F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681173v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.11.084" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQCJB4K1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681520v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guernev&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)01294-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S7MSRBJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)01617-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMN9CPV9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059305v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Collet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676595v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hadjout" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lacou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K. Koffi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736250v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739107v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mainguet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813099v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814526v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813744v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817148v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763784v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mazauric" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759593v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179108v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Masiello" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Somma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344574v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059074v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793939v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740423v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827774v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>