--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -860,269 +860,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECG of the Month</w:t>
+                <w:t xml:space="preserve">Drug and dietary management of gastric ulcers and prognosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Veterinary Medical Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216570v1</w:t>
+                <w:t xml:space="preserve">hal-04480484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug and dietary management of gastric ulcers and prognosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment réaliser une ponction de liquide cérébro-spinal par l'abord atlante-axial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐louise Laclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t>
+              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480484v1</w:t>
+                <w:t xml:space="preserve">hal-04480543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réaliser une ponction de liquide cérébro-spinal par l'abord atlante-axial ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ECG of the Month</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Veterinary Medical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2460/javma.21.04.0178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480543v1</w:t>
+                <w:t xml:space="preserve">hal-04216570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectal biopsy for the assessment of diffuse intestinal diseases in horses.</w:t>
               </w:r>
@@ -1402,247 +1402,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and histological features associated with survival in equine inflammatory bowel disease: A MULTI-CENTRIC Retrospective study of 97 cases (2006-2020)</w:t>
+                <w:t xml:space="preserve">Repeatability and reproducibility of collapsibility index of jugular veins in healthy adult horses: pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Quéré</w:t>
+                <w:t xml:space="preserve">Émilie Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Depecker</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEIM Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ACVIM forum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480637v1</w:t>
+                <w:t xml:space="preserve">hal-04480781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability and reproducibility of collapsibility index of jugular veins in healthy adult horses: pilot study</w:t>
+                <w:t xml:space="preserve">Clinical and histological features associated with survival in equine inflammatory bowel disease: A MULTI-CENTRIC Retrospective study of 97 cases (2006-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Depecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Quéré</w:t>
+                <w:t xml:space="preserve">Morgane Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Giraudet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Picandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACVIM forum 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, United States</w:t>
+              <w:t xml:space="preserve">ECEIM Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480781v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of magnesium sulfate infusion on clinical signs and lung function of horses with severe asthma</w:t>
               </w:r>
@@ -1826,51 +1826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7029E7C"/>
+    <w:nsid w:val="93F0DD94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2057,51 +2057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vetomon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9727-6710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124925723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05173041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Laclaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Terrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulh&#232;s-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanquerel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.70147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Hardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2025.105566" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Manguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destrebecq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/javma.21.04.0178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;louise Laclaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03817794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fillion-Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavoie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.79.6.664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Giraudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vetomon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9727-6710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124925723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05173041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Laclaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Terrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulh&#232;s-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanquerel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.70147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Hardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2025.105566" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Manguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destrebecq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;louise Laclaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/javma.21.04.0178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03817794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fillion-Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavoie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.79.6.664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Giraudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>