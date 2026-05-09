--- v1 (2026-04-04)
+++ v2 (2026-05-09)
@@ -181,317 +181,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiopathic muscular hypertrophy of the ileum in horses: nine cases (2013‒2023)</w:t>
+                <w:t xml:space="preserve">Prevalence of gastric ulcers in horses from the French Republican Guard cavalry regiment and association with plasma gamma-glutamyl transpeptidase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Louise Laclaire</w:t>
+                <w:t xml:space="preserve">Lorenzo Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Terrade</w:t>
+                <w:t xml:space="preserve">Marion Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mespoulhès-Rivière</w:t>
+                <w:t xml:space="preserve">Charles Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vrc2.70147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.105566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2025.105566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173041v1</w:t>
+                <w:t xml:space="preserve">hal-05043036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of gastric ulcers in horses from the French Republican Guard cavalry regiment and association with plasma gamma-glutamyl transpeptidase activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Idiopathic muscular hypertrophy of the ileum in horses: nine cases (2013‒2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Laclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Hardy</w:t>
+                <w:t xml:space="preserve">Gauthier Terrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Martin</w:t>
+                <w:t xml:space="preserve">Céline Mespoulhès-Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Barré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nathalie Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 149, pp.105566. </w:t>
+              <w:t xml:space="preserve">Veterinary Record Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.e70147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2025.105566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vrc2.70147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043036v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Électrocardiogramme à l’effort : mise en place et interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56 (221), pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -516,77 +516,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower airway ultrasonographic, endoscopic, and cytological changes in horses undergoing inhalation anesthesia with controlled ventilation for minor elective surgeries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Louise Laclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Manguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 132, pp.104986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -614,234 +614,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'encensement : un défi diagnostique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’encensement à médiation trigéminale : prise en charge et pronostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Manguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 55 (219), pp.32-38</w:t>
+              <w:t xml:space="preserve">, 2023, 55 (219), pp.40-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480559v1</w:t>
+                <w:t xml:space="preserve">hal-04480587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’encensement à médiation trigéminale : prise en charge et pronostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'encensement : un défi diagnostique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Manguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Manguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 55 (219), pp.40-47</w:t>
+              <w:t xml:space="preserve">, 2023, 55 (219), pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480587v1</w:t>
+                <w:t xml:space="preserve">hal-04480559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'un cathéter épidural chez le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destrebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -866,51 +866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug and dietary management of gastric ulcers and prognosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -961,51 +961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réaliser une ponction de liquide cérébro-spinal par l'abord atlante-axial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐louise Laclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1030,51 +1030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECG of the Month</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Veterinary Medical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1121,51 +1121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectal biopsy for the assessment of diffuse intestinal diseases in horses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Volmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1190,51 +1190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of magnesium sulfate infusion on clinical signs and lung function of horses with severe asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Fillion-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1339,51 +1339,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatability of heart rate variability measurements during standard exercise treadmill test in Thoroughbred horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACVIM Forum Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1408,51 +1408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatability and reproducibility of collapsibility index of jugular veins in healthy adult horses: pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1503,51 +1503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and histological features associated with survival in equine inflammatory bowel disease: A MULTI-CENTRIC Retrospective study of 97 cases (2006-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,51 +1628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of magnesium sulfate infusion on clinical signs and lung function of horses with severe asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Fillion-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,51 +1826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93F0DD94"/>
+    <w:nsid w:val="FBE1B357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2057,51 +2057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vetomon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9727-6710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124925723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05173041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Laclaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Terrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulh&#232;s-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanquerel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.70147" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Hardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2025.105566" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Manguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destrebecq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;louise Laclaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/javma.21.04.0178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03817794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fillion-Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavoie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.79.6.664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Giraudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vetomon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9727-6710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124925723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Hardy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanquerel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2025.105566" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05173041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Laclaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Terrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulh&#232;s-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.70147" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480513v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Manguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destrebecq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;louise Laclaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/javma.21.04.0178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03817794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fillion-Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavoie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.79.6.664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Giraudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>