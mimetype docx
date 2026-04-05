--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -849,432 +849,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic and electronic conductivities of yttria- and scandia-stabilized zirconia</w:t>
+                <w:t xml:space="preserve">All-solid-state sensors used in drilling muds to prevent H2S gas evolution on oil wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belous</w:t>
+                <w:t xml:space="preserve">Claude Bohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. V’yunov</w:t>
+                <w:t xml:space="preserve">Stéphanie Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veyis Gunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Botquelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bohnke</w:t>
+                <w:t xml:space="preserve">Jérôme Breviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Materials / Neorganicheskie Materialy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (12), pp.1235-1241. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 262, pp.279-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0020168514120024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074204v1</w:t>
+                <w:t xml:space="preserve">hal-02074107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-solid-state sensors used in drilling muds to prevent H2S gas evolution on oil wells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionic and electronic conductivity of 3 mol% Fe2O3-substituted cubic yttria-stabilized ZrO2 (YSZ) and scandia-stabilized ZrO2 (ScSZ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lorant</w:t>
+                <w:t xml:space="preserve">O. Bohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veyis Gunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Breviere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Kravchyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Belous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Yanchevskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 262, pp.279-282. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.10.045⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 262, pp.517-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074107v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic and electronic conductivity of 3 mol% Fe2O3-substituted cubic yttria-stabilized ZrO2 (YSZ) and scandia-stabilized ZrO2 (ScSZ)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Ionic and electronic conductivities of yttria- and scandia-stabilized zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. V’yunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veyis Gunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bohnke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.11.003⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Materials / Neorganicheskie Materialy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (12), pp.1235-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0020168514120024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02074224v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRONIC CONDUCTIVITY MEASUREMENTS IN SOLID ELECTROLYTES USING AN ION BLOCKING MICROELECTRODE: NOISE REJECTION BASED ON A MEDIAN FILTER</w:t>
               </w:r>
@@ -1358,441 +1358,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Nanoparticles and Proton Conductivity: Improving Proton Conductivity of BaCe 0.9 Y 0.1 O 3−δ Using a Catalytic Approach</w:t>
+                <w:t xml:space="preserve">Ionic and electronic conductivity of 3mol% Fe2O3-substituted cubic Y-stabilized ZrO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Caldes</w:t>
+                <w:t xml:space="preserve">K.V. Kravchyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bohnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veyis Gunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Belous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kravchyk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Veyis Gunes</w:t>
+                <w:t xml:space="preserve">V. Pashkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226, pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2012.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm301685x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074244v1</w:t>
+                <w:t xml:space="preserve">hal-02074275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic and electronic conductivity of 3mol% Fe2O3-substituted cubic Y-stabilized ZrO2</w:t>
+                <w:t xml:space="preserve">Metallic Nanoparticles and Proton Conductivity: Improving Proton Conductivity of BaCe0.9Y0.1O3- and La0.75Sr0.25Cr0.5Mn0.5O3- by Ni-doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.V. Kravchyk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.G. Belous</w:t>
+                <w:t xml:space="preserve">M. Caldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pashkova</w:t>
+                <w:t xml:space="preserve">K. Kravchyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benamira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2012.07.014⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (1), pp.143-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3701303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074275v1</w:t>
+                <w:t xml:space="preserve">hal-02074258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic Nanoparticles and Proton Conductivity: Improving Proton Conductivity of BaCe0.9Y0.1O3- and La0.75Sr0.25Cr0.5Mn0.5O3- by Ni-doping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Metallic Nanoparticles and Proton Conductivity: Improving Proton Conductivity of BaCe 0.9 Y 0.1 O 3−δ Using a Catalytic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kravchyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benamira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Joubert</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veyis Gunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (1), pp.143-154. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (24), pp.4641-4646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3701303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm301685x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074258v1</w:t>
+                <w:t xml:space="preserve">hal-02074244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and differentiation of gel-like elastomers and compact silicones in order to realize a sensorial rating</w:t>
               </w:r>
@@ -2198,51 +2198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. V'Yunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goutenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,177 +2899,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de notation sensorielle des surfaces : évaluation quantitative des aspects glissant et bloquant.</w:t>
+                <w:t xml:space="preserve">Une méthode d'évaluation quantitative de la contamination des surfaces : la sonde de Kelvin à capacité vibrante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veyis Gunes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074405v1</w:t>
+                <w:t xml:space="preserve">hal-02074420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'évaluation quantitative de la contamination des surfaces : la sonde de Kelvin à capacité vibrante.</w:t>
+                <w:t xml:space="preserve">Une méthode de notation sensorielle des surfaces : évaluation quantitative des aspects glissant et bloquant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veyis Gunes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074420v1</w:t>
+                <w:t xml:space="preserve">hal-02074405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3327,51 +3327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veyis Gunes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14332-x" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03141870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Botquelen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacorre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3039626" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Thommy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jardiel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124724" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawen Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Camus-G&#233;not" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01768" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lemoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arroyo-de Dompablo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mor&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c01279" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#352;alkus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#352;atas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ke&#382;ionis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kodols" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grabis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.11.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V9ZWV8G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074204v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V&#8217;yunov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0020168514120024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bohnke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breviere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.10.045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97N0D813-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kravchyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Belous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yanchevskii" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.11.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SW1D2ZK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bohnk&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684113500097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074244v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kravchyk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301685x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Kravchyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pashkova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2012.07.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TH7MX07-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3701303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setha Mith" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.12.046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPN3MX62-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loonis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001403002897" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-002-8196-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/099205B3AFA6AFD2628EC2908618F106D0220142/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kovalenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V'Yunov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutenoire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2014.6873952" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814273398_0002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Botqu&#233;len" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabadeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074405v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00631621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veyis Gunes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14332-x" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03141870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Botquelen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Corbel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacorre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.3039626" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Thommy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benamira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jardiel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124724" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Goharibajestani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawen Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Camus-G&#233;not" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01768" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lemoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arroyo-de Dompablo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mor&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c01279" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#352;alkus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#352;atas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ke&#382;ionis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kodols" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grabis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.11.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8V9ZWV8G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bohnke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lorant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breviere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.10.045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97N0D813-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kravchyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Belous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yanchevskii" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.11.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SW1D2ZK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V&#8217;yunov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0020168514120024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bohnk&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684113500097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Kravchyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pashkova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2012.07.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TH7MX07-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caldes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kravchyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3701303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm301685x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setha Mith" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2009.12.046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPN3MX62-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loonis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001403002897" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02074318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-002-8196-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/099205B3AFA6AFD2628EC2908618F106D0220142/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kovalenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V'Yunov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goutenoire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2014.6873952" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814273398_0002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Botqu&#233;len" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabadeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00631621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>