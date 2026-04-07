--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1978,225 +1978,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01710407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Archives of CNRS contribute to the european project Europeana Sounds</w:t>
+                <w:t xml:space="preserve">Legal and ethical issues surrounding the online dissemination of audiovisual archives: needs, practices and solutions developed in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Da – cruz - lima</w:t>
+                <w:t xml:space="preserve">Myriam Fellous-Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonorités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IASA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.63-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875259v1</w:t>
+                <w:t xml:space="preserve">halshs-00945213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legal and ethical issues surrounding the online dissemination of audiovisual archives: needs, practices and solutions developed in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Fellous-Sigrist</w:t>
+                <w:t xml:space="preserve">Sound Archives of CNRS contribute to the european project Europeana Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Da – cruz - lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sonorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afas.2923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00945213v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecouter les archives de la recherche à la phonothèque d'Aix-en-Provence</w:t>
               </w:r>
@@ -3149,260 +3149,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04797928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours 8. Laisser les paroles s’élever : le point de vue d’une archiviste sonore</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche bioculturelle du premier aliment du nouveau-né. Le colostrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.I.Lex, le blog revisité</w:t>
+              <w:t xml:space="preserve">Premiers cris, premières nourritures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-153, 2019, Premiers cris, premières nourritures, 979-1032002049</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461429v1</w:t>
+                <w:t xml:space="preserve">hal-02126733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche bioculturelle du premier aliment du nouveau-né. Le colostrum</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours 8. Laisser les paroles s’élever : le point de vue d’une archiviste sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Leroy-Terquem et Sarah Clément (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premiers cris, premières nourritures</w:t>
+              <w:t xml:space="preserve">S.I.Lex, le blog revisité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.685, 2019, La Numérique, 979-10-91281-69-0. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.10412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126733v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface - La diffusion numérique des données en SHS - Guide de bonnes pratiques éthiques et juridiques</w:t>
               </w:r>
@@ -5118,221 +5118,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et pratiques éthiques pour la diffusion des archives orales dans une phonothèque de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les archives sonores du CNRS s’écoutent en Europe : participation au programme européen Europeana Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Néroulidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine culturel immatériel et numérique : Transmission, participation, enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des cultures du monde, Sep 2015, Vitré, France</w:t>
+              <w:t xml:space="preserve">Rôle des professionnels de l’IST pour offrir une meilleure visibilité aux travaux des acteurs de la recherche en SHS, CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01430412v1</w:t>
+                <w:t xml:space="preserve">hal-01578698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives sonores du CNRS s’écoutent en Europe : participation au programme européen Europeana Sounds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux et pratiques éthiques pour la diffusion des archives orales dans une phonothèque de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rôle des professionnels de l’IST pour offrir une meilleure visibilité aux travaux des acteurs de la recherche en SHS, CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Patrimoine culturel immatériel et numérique : Transmission, participation, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des cultures du monde, Sep 2015, Vitré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578698v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01430412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Subject Labels in Cultural Heritage Metadata to MIMO Vocabulary using CultuurLink</w:t>
               </w:r>
@@ -7026,51 +7026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="383ED2E2"/>
+    <w:nsid w:val="B9C29B93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7257,51 +7257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vginouves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5464-4678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034003150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5032697" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059407076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethiquedroit.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/pgd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdm.edu.umontpellier.fr/programme-de-la-formation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/methode-dentretien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/europeana-sounds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/?s=tahap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calames.abes.fr/pub/ms/FileId-4689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/histineraires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-21-CHIP-0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE41-0012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/matera-2019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%5Bhttps://masterabd.hypotheses.org/%5D(https://)" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phonotheque.hypotheses.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Olivia Rodr&#237;guez Res&#233;ndiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iibi.unam.mx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claudot-Hawad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Quevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sicard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnemason" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique P&#233;rennou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cialone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/oar-3335" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04926373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Adel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cialone-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Moussa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fv" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3539" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03742810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.2151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zeitlyn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Mouton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.10817" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cialone, Matteo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.3038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fellous-Sigrist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cass&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Chantal Hess" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Boissel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7329" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/editeur/pup" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Mirizzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Santoro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;goire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giudicissi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/silex-le-blog-revisite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10412" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Biliotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calamai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52305" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calamai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29544-2_3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3075-ethnologue-passionnement-etudes-offertes-a-christian-bromberger-9782811116255.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Meyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124842v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bo&#235;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casalonga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03030187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.28728" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430412v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manguinhas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Charles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Isaac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude da Cruz Lima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814049v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Principaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095603v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580170v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695338v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Andreani," TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcad&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guinard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coulais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desgrugillers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130691v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vginouves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5464-4678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034003150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5032697" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059407076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethiquedroit.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/pgd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdm.edu.umontpellier.fr/programme-de-la-formation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/methode-dentretien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/europeana-sounds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/?s=tahap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calames.abes.fr/pub/ms/FileId-4689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/histineraires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-21-CHIP-0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE41-0012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/matera-2019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%5Bhttps://masterabd.hypotheses.org/%5D(https://)" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phonotheque.hypotheses.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Olivia Rodr&#237;guez Res&#233;ndiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iibi.unam.mx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claudot-Hawad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Quevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sicard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnemason" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique P&#233;rennou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cialone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/oar-3335" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04926373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Adel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cialone-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Moussa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fv" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3539" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03742810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.2151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zeitlyn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Mouton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.10817" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cialone, Matteo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.3038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fellous-Sigrist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cass&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Chantal Hess" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Boissel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7329" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/editeur/pup" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Mirizzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Santoro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;goire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giudicissi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/silex-le-blog-revisite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Biliotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calamai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52305" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calamai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29544-2_3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3075-ethnologue-passionnement-etudes-offertes-a-christian-bromberger-9782811116255.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Meyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124842v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bo&#235;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casalonga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03030187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.28728" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manguinhas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Charles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Isaac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude da Cruz Lima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814049v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Principaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095603v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580170v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695338v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Andreani," TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcad&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guinard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coulais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desgrugillers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130691v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>