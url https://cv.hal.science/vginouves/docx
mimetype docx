--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -962,1701 +962,1770 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voix numériques. Récit d’une traversée technologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archiviare per ascoltare le storie di vita: ricerca, accessibilità, interoperabilità e riuso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Archives Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palavaer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (1), pp.309-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05116273v1</w:t>
+                <w:t xml:space="preserve">halshs-05602898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographie de famille sonore de l’est de l’Algérie à la fin des années 1980. À propos du fonds enregistré par le sociologue Faouzi Adel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Cialone-Grégoire</w:t>
+                <w:t xml:space="preserve">Voix numériques. Récit d’une traversée technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cialone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1360y⟩</w:t>
+              <w:t xml:space="preserve">Oral Archives Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.21 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/oar-3335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926373v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05116273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Méditerranée en trois dimensions : daguerréotypes d’Achille Fernand Hector Dassonville (1890-1962)</w:t>
+                <w:t xml:space="preserve">De la cassette au fichier numérique : enjeux de l’archivage, du partage et de la restitution des archives orales enregistrées au Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Groshens</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156 (2), pp.91-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130fv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911196v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jukebox pour les femmes des chantiers navals de la Seyne-sur-Mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photographie de famille sonore de l’est de l’Algérie à la fin des années 1980. À propos du fonds enregistré par le sociologue Faouzi Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cialone-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1360y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603139v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la cassette au fichier numérique : enjeux de l’archivage, du partage et de la restitution des archives orales enregistrées au Niger</w:t>
+                <w:t xml:space="preserve">La Méditerranée en trois dimensions : daguerréotypes d’Achille Fernand Hector Dassonville (1890-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Moussa</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Archives photographiques - « Histoires de collecte », 150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906129v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcourir les terrains des chercheur·se·s en sciences humaines et sociales à travers leurs archives</w:t>
+                <w:t xml:space="preserve">Un jukebox pour les femmes des chantiers navals de la Seyne-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabesques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Femmes (in)visibles dans les archives, 148, pp.25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261557v1</w:t>
+                <w:t xml:space="preserve">hal-04603139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro spécial : Le droit et l’éthique : qu’est-ce qui change dans les pratiques de terrain ?</w:t>
+                <w:t xml:space="preserve">Parcourir les terrains des chercheur·se·s en sciences humaines et sociales à travers leurs archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Traverso</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonorités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110, pp.26-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/arabesques.3539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03901679v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Sound Archives Whisper Their History: Creation and Organisation of a Research Sound Archives Centre through Its Different Stakeholders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction au numéro spécial : Le droit et l’éthique : qu’est-ce qui change dans les pratiques de terrain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géolinguistique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sonorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le droit et l’éthique : qu’est-ce qui change dans les pratiques de terrain ?, 48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03742810v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03901679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des archives pour l’anthropologie : futurs possibles et passés contingents [Traduction de l'article de D. Zeitlyn paru dans Annual Review of Anthropology, 41 (2012) : 461-480]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Zeitlyn</w:t>
+                <w:t xml:space="preserve">When Sound Archives Whisper Their History: Creation and Organisation of a Research Sound Archives Centre through Its Different Stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cialone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ateliers.10817⟩</w:t>
+              <w:t xml:space="preserve">Géolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geolinguistique.2151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04367143v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03742810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quali memorie ? Gli archivi della ricerca in scienze umane e i dati condivisi nella prospettiva del patrimonio culturale immateriale. Usi sociali, scientifici e istiuzionali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des archives pour l’anthropologie : futurs possibles et passés contingents [Traduction de l'article de D. Zeitlyn paru dans Annual Review of Anthropology, 41 (2012) : 461-480]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zeitlyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cialone, Matteo</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lares, quadrimestriale di studi demoetnoantropologici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ateliers.10817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01906011v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04367143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où et comment consulter les entretiens enregistrés auprès des appelés durant la guerre d’indépendance en Algérie ? Les collections sonores et audiovisuelles accessibles dans les centres de ressources documentaires et d’archives en France</w:t>
+                <w:t xml:space="preserve">Quali memorie ? Gli archivi della ricerca in scienze umane e i dati condivisi nella prospettiva del patrimonio culturale immateriale. Usi sociali, scientifici e istiuzionali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cialone, Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonorités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lares, quadrimestriale di studi demoetnoantropologici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01710407v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01906011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legal and ethical issues surrounding the online dissemination of audiovisual archives: needs, practices and solutions developed in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Où et comment consulter les entretiens enregistrés auprès des appelés durant la guerre d’indépendance en Algérie ? Les collections sonores et audiovisuelles accessibles dans les centres de ressources documentaires et d’archives en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sonorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afas.3038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00945213v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01710407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Archives of CNRS contribute to the european project Europeana Sounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecouter les archives de la recherche à la phonothèque d'Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonorités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, avril-juin (109), pp.31-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02875259v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00926835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecouter les archives de la recherche à la phonothèque d'Aix-en-Provence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legal and ethical issues surrounding the online dissemination of audiovisual archives: needs, practices and solutions developed in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fellous-Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, avril-juin (109), pp.31-32</w:t>
+              <w:t xml:space="preserve">IASA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.63-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00926835v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00945213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascoltare on line gli archivi orali in Francia all'inizio del XXI secolo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound Archives of CNRS contribute to the european project Europeana Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Da – cruz - lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lares, quadrimestriale di studi demoetnoantropologici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sonorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afas.2923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01068741v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'ethnologue crée une source pour la mettre à disposition du public dans une phonothèque de recherche : l'exemple de la constitution d'un fonds sur la mémoire arménienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ascoltare on line gli archivi orali in Francia all'inizio del XXI secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Archives </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (211), pp.181-189</w:t>
+              <w:t xml:space="preserve">Lares, quadrimestriale di studi demoetnoantropologici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Gennaio-Agosto 2012 (1-2), pp.229-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00317414v1</w:t>
+                <w:t xml:space="preserve">halshs-01068741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réécouter les sources sonores dans les phonothèques de l'oral : l'exemple du répertoire musical d'Emile Escalle, violonneux dans les Hautes-Alpes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand l'ethnologue crée une source pour la mettre à disposition du public dans une phonothèque de recherche : l'exemple de la constitution d'un fonds sur la mémoire arménienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude-Chantal Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIBLIOthèque(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25</w:t>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (211), pp.181-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00081315v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00317414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibenligne, un annuaire de liens spécialisé en sciences humaines et sociales dans le domaine des études méditerranéennes</w:t>
+                <w:t xml:space="preserve">Réécouter les sources sonores dans les phonothèques de l'oral : l'exemple du répertoire musical d'Emile Escalle, violonneux dans les Hautes-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Peyssard</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Chantal Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 51 (3), pp.49-52</w:t>
+              <w:t xml:space="preserve">BIBLIOthèque(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00079509v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecter, documenter et valoriser les musiques traditionnelles dans les phonothèques de l'oral</w:t>
+                <w:t xml:space="preserve">Bibenligne, un annuaire de liens spécialisé en sciences humaines et sociales dans le domaine des études méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Bonnemason</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Peyssard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51 (3), pp.49-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00079509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collecter, documenter et valoriser les musiques traditionnelles dans les phonothèques de l'oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bonnemason</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (2), pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2666,759 +2735,759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie des archives et plan de gestion de données rétrospectif : récit d’une expérience à partir du fonds de l’anthropologue Jean-Pierre Olivier de Sardan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux paradigmes de l'archive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Archives nationales, pp.171-185, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pan.7329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les historiens se racontent. Matériaux pour une histoire orale d’itinéraires professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histinéraires, la fabrique de l’histoire telle qu’elle se raconte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 329-370, 2024, Le temps de l'histoire, ISBN 979-10-320-0497-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04950500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les historiens se racontent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de l'histoire telle qu'elle se raconte. Une enquête sur les historiens contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.329-409, 2024, Le temps de l'histoire, ‎13, 979-1032004975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04417052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scorciatoie degli archivi sonori o la meraviglia dell’ascolto di una memoria collettiva accessibile al mondo - riflessione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Mirizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sassi e memoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graficom Edizioni, pp.174-178, 2023, 978-88-97478-32-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04010885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter les sens dans l’oralité : le travail nécessaire de l’archiviste du son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Cialone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Giudicissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Véronique Dassié, Aude Fanlo, Marie-Luce Gélard, Cyril Isnart, Florent Molle (dir.), Collectes sensorielles. Recherche - Musée - Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Petra, pp.305-322, 2021, 978-2-84743-286-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04797928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche bioculturelle du premier aliment du nouveau-né. Le colostrum</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours 8. Laisser les paroles s’élever : le point de vue d’une archiviste sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Leroy-Terquem et Sarah Clément (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premiers cris, premières nourritures</w:t>
+              <w:t xml:space="preserve">S.I.Lex, le blog revisité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.685, 2019, La Numérique, 979-10-91281-69-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.10412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126733v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours 8. Laisser les paroles s’élever : le point de vue d’une archiviste sonore</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche bioculturelle du premier aliment du nouveau-né. Le colostrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.I.Lex, le blog revisité</w:t>
+              <w:t xml:space="preserve">Premiers cris, premières nourritures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-153, 2019, Premiers cris, premières nourritures, 979-1032002049</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02461429v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface - La diffusion numérique des données en SHS - Guide de bonnes pratiques éthiques et juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3451,168 +3520,168 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-302, 2018, Digitales, 9791032001790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives sonores entre demande sociale et usages scientifiques. Quelles modalités pour réutiliser les sources enregistrées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Biliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Calamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diffusion numérique des données en SHS. Guide des bonnes pratiques éthiques et juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.169-194, 2018, 9 791032 001790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropologue et l'archiviste : une expérience de valorisation d'enquêtes sur le métier de luthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Claudot-Hawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3628,551 +3697,551 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources de l’histoire de la lutherie, Ed. par Les Amis du Vieux Mirecourt/Musée de la Lutherie et de l’Archèterie Françaises, Mirecourt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01683870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et pratiques éthiques pour la diffusion des archives orales dans une phonothèque de recherche</w:t>
+                <w:t xml:space="preserve">Voyage dans des terrains ethnographiques : les archives scientifiques de Christian Bromberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marta Severo; Séverine Cachat. </w:t>
+              <w:t xml:space="preserve">Pons, Chirstophe; Digard, Jean-Pierre; Fliche, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine culturel immatériel et numérique</w:t>
+              <w:t xml:space="preserve">Ethnologue, passionnément : Etudes offertes à Christian Bromberger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khartala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.406-415, 2016, Hommes et Sociétés : économie et développement, 978-2-8111-1625-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01441604v1</w:t>
+                <w:t xml:space="preserve">halshs-01487065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Archives Accessibility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux et pratiques éthiques pour la diffusion des archives orales dans une phonothèque de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Severo; Séverine Cachat. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Heritage in a Changing World</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Patrimoine culturel immatériel et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-343-10654-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01343827v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01441604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage dans des terrains ethnographiques : les archives scientifiques de Christian Bromberger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound Archives Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Marco Bertinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologue, passionnément : Etudes offertes à Christian Bromberger</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultural Heritage in a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2016, 978-3-319-29544-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29544-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01487065v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01343827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Práticas de difusão de fontes orais em ciências humanas e sociais na internet, na França, no início do século XXI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publication en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02134970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le renard raconte ses histoires au monde. La naissance du portail du patrimoine oral, catalogue collectif d'archives sonores et audiovisuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine culturel immatériel : premières expériences en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud - Maison des cultures du monde (Babel), p.107-128, 2011, Internationale de l'imaginaire - Nouvelle série n°25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives d'Annie-Héléne Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">‎Christian Bromberger et Marie-Hélène Guyonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la nature sauvage à la domestication de l'espace : enquêtes ethnologiques en Provence et ailleurs : hommage à Annie-Hélène Dufour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.230, 2008, ‎ 2853997138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03426530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4182,1750 +4251,1750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neglect, Stammering, Focus: Processes of an Archival Experience of Archive Collections and Audiovisual Projects at AMU Posted on the Web Over the Past 30 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESAW2025 – 6th Conference : The Datafied Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Siegen; Collaborative Research Center "Media of Cooperation", Jun 2025, Siegen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05113368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenge of Archival Practices' Context for a Better Understanding of Data Web Archives at Aix-Marseille University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Peyssard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bertelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Datafied Web - RESAW Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Siegen University, Jun 2025, Siegen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05130641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web archive to study the polyvocal Interpretation of Contested Colonial Heritage - Panel Session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide D.R Rendina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring the Archived Web during a Highly Transformative Age - Cinquième conférence internationale RESAW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Gebeil, Jean-Christophe Peyssard, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution du projet [CO S-A], territoires sonores et création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Casalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires sonores et création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNCM VOCE; PRISM; MMSH - Phonothèque; A*Midex, Jun 2023, Pigna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124842v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecter, archiver et diffuser des données avec le droit et l’éthique comme alliés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet Cross disciplinary tools (CDTools) "Performance Laboratory : Listening to performance" de l'Université Grenoble Alpes, 29 novembre 2022 à la MaCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Poupin, Perrine, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives sonores de la recherche, deux expériences : le CRESSON et la MMSH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Acquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des Lab&amp;docs : les archives de la recherche, 12 et 13 décembre 2022, laboratoire AHTTEP (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ArchiRès; Labedoc; Bizien, Laurence, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citation et éditorialisation des enquêtes orales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’édition en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, 2019, Paris, France. pp.329-336, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.28728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Building community” at the national and/or international level in the context of the Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Joffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Priddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Morselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02182752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Joffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives sonores du CNRS s’écoutent en Europe : participation au programme européen Europeana Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Néroulidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rôle des professionnels de l’IST pour offrir une meilleure visibilité aux travaux des acteurs de la recherche en SHS, CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et pratiques éthiques pour la diffusion des archives orales dans une phonothèque de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine culturel immatériel et numérique : Transmission, participation, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des cultures du monde, Sep 2015, Vitré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01430412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Subject Labels in Cultural Heritage Metadata to MIMO Vocabulary using CultuurLink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Manguinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude da Cruz Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Networked Knowledge Organization Systems Workshop (NKOS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des données en SHS : des questions juridiques et éthiques à poser au niveau européen.</w:t>
+                <w:t xml:space="preserve">Marceau Gast (1927-2010), un ethnologue passeur de ses sources de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Hannoun</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Principaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de présentation à l'infrastructure de recherche DARIAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Un ethnologue entre Sahara, Kabylie, Yémen et Queyras. Itinéraire, terrains et recherches. Hommage à Marceau Gast (1927-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814049v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00593198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Gast (1927-2010), un ethnologue passeur de ses sources de terrain</w:t>
+                <w:t xml:space="preserve">La diffusion des données en SHS : des questions juridiques et éthiques à poser au niveau européen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Principaud</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hannoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un ethnologue entre Sahara, Kabylie, Yémen et Queyras. Itinéraire, terrains et recherches. Hommage à Marceau Gast (1927-2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée de présentation à l'infrastructure de recherche DARIAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00593198v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sauvegarde du patrimoine immatériel sonore : quelles perspectives pour les phonothèques de l'oral à l'heure de la dématérialisation des contenus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les entretiens de Bibracte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bibracte, France. pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00095603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnomusicological collections in the Sound Archives in the face of globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Oral History Conference – International Oral History Association - Roma, 23-26 giugno 2004 - Memory and Globalization = Memoria y globalización = Memoria e Globalizzazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiques de la Méditerranée et les musiques du Monde nouveaux objets de collecte dans les phonothèques de l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">128e congrès des sociétés historiques et scientifiques : </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations, échanges et coopération en Méditerranée, Bastia, 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00080030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phonothèques comme outil de transmission du savoir en sciences de l'homme : l'exemple de la Maison Méditerranéenne des Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">121e congrès national des sociétés historiques et scientifiques : Terres et hommes du Sud Toulouse, 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00080128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5935,560 +6004,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Polyvocality in Online Narratives of French Colonial Memory through Web Archives: Methodological and Ethical considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bertelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web archives in context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04580170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICCH – Polyvocal Interpretation of Contested Colonial Heritage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accéder au terrain des anthropologues en ouvrant leurs archives : les principes FAIR appliqués au fonds Annie-Hélène Dufour (1947-2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mussard</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première rencontres internationales GobalMed 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Abes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03769736v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03695338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder au terrain des anthropologues en ouvrant leurs archives : les principes FAIR appliqués au fonds Annie-Hélène Dufour (1947-2002)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PICCH – Polyvocal Interpretation of Contested Colonial Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Savéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Groshens</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Abes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. 2019</w:t>
+              <w:t xml:space="preserve">Première rencontres internationales GobalMed 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03695338v2</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03769736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vox nostrum : écouter les archives de la recherche en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journées Medici. Multilinguisme : frein ou catalyseur de la diffusion scientifique en Europe et en Méditerranée ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01229647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives sonores de la recherche dans Calames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Andreani,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JABES 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01075767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuser les données numériques de la recherche en sciences humaines et sociales. Questions d'éthique et de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Garret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès du GIS Réseau National des MSH: "Quelles sciences humaines et sociales pour le 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02293813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6498,209 +6567,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine culturel immatériel. Traitement documentaire des archives sonores inédites. Guide des bonnes pratiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marcadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desgrugillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01065125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'un réseau d'échanges sur le patrimoine oral : mise en place d'un système d'analyse documentaire commun en Europe du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6710,91 +6779,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la dématérialisation des contenus dans une phonothèque de recherche en sciences humaines et sociales : l'expérience de la Phonothèque de la MMSH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00130691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6804,161 +6873,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir la polyvocalité des archives audiovisuelles et numériques en contexte post-colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Peyssard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7026,51 +7095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9C29B93"/>
+    <w:nsid w:val="C6D83DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7257,51 +7326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vginouves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5464-4678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034003150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5032697" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059407076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethiquedroit.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/pgd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdm.edu.umontpellier.fr/programme-de-la-formation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/methode-dentretien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/europeana-sounds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/?s=tahap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calames.abes.fr/pub/ms/FileId-4689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/histineraires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-21-CHIP-0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE41-0012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/matera-2019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%5Bhttps://masterabd.hypotheses.org/%5D(https://)" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phonotheque.hypotheses.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Olivia Rodr&#237;guez Res&#233;ndiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iibi.unam.mx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claudot-Hawad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Quevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sicard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnemason" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique P&#233;rennou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cialone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/oar-3335" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04926373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Adel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cialone-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Moussa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fv" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3539" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03742810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.2151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zeitlyn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Mouton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.10817" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cialone, Matteo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.3038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fellous-Sigrist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cass&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081315v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Chantal Hess" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Boissel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7329" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/editeur/pup" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Mirizzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Santoro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;goire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giudicissi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/silex-le-blog-revisite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Biliotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calamai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52305" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calamai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29544-2_3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3075-ethnologue-passionnement-etudes-offertes-a-christian-bromberger-9782811116255.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Meyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124842v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bo&#235;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casalonga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923633v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03030187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.28728" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manguinhas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Charles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Isaac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude da Cruz Lima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814049v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Principaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095603v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580170v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695338v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075767v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Andreani," TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcad&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guinard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coulais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desgrugillers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130691v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vginouves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5464-4678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034003150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5032697" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059407076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethiquedroit.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/pgd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdm.edu.umontpellier.fr/programme-de-la-formation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/methode-dentretien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/europeana-sounds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/?s=tahap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calames.abes.fr/pub/ms/FileId-4689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/histineraires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-21-CHIP-0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE41-0012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/matera-2019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%5Bhttps://masterabd.hypotheses.org/%5D(https://)" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phonotheque.hypotheses.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Olivia Rodr&#237;guez Res&#233;ndiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iibi.unam.mx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claudot-Hawad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Quevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sicard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnemason" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique P&#233;rennou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cialone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/oar-3335" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Moussa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fv" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04926373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Adel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cialone-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03742810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.2151" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zeitlyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Mouton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.10817" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cialone, Matteo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.3038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fellous-Sigrist" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cass&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Chantal Hess" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Boissel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7329" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/editeur/pup" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Mirizzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Santoro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;goire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giudicissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/silex-le-blog-revisite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Biliotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calamai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3075-ethnologue-passionnement-etudes-offertes-a-christian-bromberger-9782811116255.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441604v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52305" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calamai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29544-2_3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124842v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bo&#235;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casalonga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03030187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.28728" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manguinhas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Charles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Isaac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude da Cruz Lima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593198v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Principaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814049v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580170v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695338v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229647v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Andreani," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065125v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcad&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guinard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coulais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desgrugillers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>