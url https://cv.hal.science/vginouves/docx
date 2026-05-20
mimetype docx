--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1156,429 +1156,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05116273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la cassette au fichier numérique : enjeux de l’archivage, du partage et de la restitution des archives orales enregistrées au Niger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photographie de famille sonore de l’est de l’Algérie à la fin des années 1980. À propos du fonds enregistré par le sociologue Faouzi Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cialone-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/130fv⟩</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1360y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906129v1</w:t>
+                <w:t xml:space="preserve">hal-04926373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographie de famille sonore de l’est de l’Algérie à la fin des années 1980. À propos du fonds enregistré par le sociologue Faouzi Adel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadija Adel</w:t>
+                <w:t xml:space="preserve">La Méditerranée en trois dimensions : daguerréotypes d’Achille Fernand Hector Dassonville (1890-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cialone-Grégoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Archives photographiques - « Histoires de collecte », 150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926373v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Méditerranée en trois dimensions : daguerréotypes d’Achille Fernand Hector Dassonville (1890-1962)</w:t>
+                <w:t xml:space="preserve">Un jukebox pour les femmes des chantiers navals de la Seyne-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Archives photographiques - « Histoires de collecte », 150</w:t>
+              <w:t xml:space="preserve">, 2024, Femmes (in)visibles dans les archives, 148, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911196v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jukebox pour les femmes des chantiers navals de la Seyne-sur-Mer</w:t>
+                <w:t xml:space="preserve">De la cassette au fichier numérique : enjeux de l’archivage, du partage et de la restitution des archives orales enregistrées au Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Groshens</w:t>
+                <w:t xml:space="preserve">Ibrahim Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156 (2), pp.91-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130fv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603139v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcourir les terrains des chercheur·se·s en sciences humaines et sociales à travers leurs archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabesques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110, pp.26-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2047,294 +2047,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01710407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecouter les archives de la recherche à la phonothèque d'Aix-en-Provence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legal and ethical issues surrounding the online dissemination of audiovisual archives: needs, practices and solutions developed in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fellous-Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, avril-juin (109), pp.31-32</w:t>
+              <w:t xml:space="preserve">IASA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.63-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00926835v1</w:t>
+                <w:t xml:space="preserve">halshs-00945213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legal and ethical issues surrounding the online dissemination of audiovisual archives: needs, practices and solutions developed in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Fellous-Sigrist</w:t>
+                <w:t xml:space="preserve">Sound Archives of CNRS contribute to the european project Europeana Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Da – cruz - lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sonorités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/afas.2923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00945213v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Archives of CNRS contribute to the european project Europeana Sounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecouter les archives de la recherche à la phonothèque d'Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sonorités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, avril-juin (109), pp.31-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02875259v1</w:t>
+                <w:t xml:space="preserve">halshs-00926835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascoltare on line gli archivi orali in Francia all'inizio del XXI secolo</w:t>
               </w:r>
@@ -2465,191 +2465,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00317414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réécouter les sources sonores dans les phonothèques de l'oral : l'exemple du répertoire musical d'Emile Escalle, violonneux dans les Hautes-Alpes</w:t>
+                <w:t xml:space="preserve">Bibenligne, un annuaire de liens spécialisé en sciences humaines et sociales dans le domaine des études méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Chantal Hess</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Peyssard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIBLIOthèque(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25</w:t>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51 (3), pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00081315v1</w:t>
+                <w:t xml:space="preserve">halshs-00079509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibenligne, un annuaire de liens spécialisé en sciences humaines et sociales dans le domaine des études méditerranéennes</w:t>
+                <w:t xml:space="preserve">Réécouter les sources sonores dans les phonothèques de l'oral : l'exemple du répertoire musical d'Emile Escalle, violonneux dans les Hautes-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Peyssard</w:t>
+                <w:t xml:space="preserve">Claude-Chantal Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 51 (3), pp.49-52</w:t>
+              <w:t xml:space="preserve">BIBLIOthèque(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00079509v1</w:t>
+                <w:t xml:space="preserve">halshs-00081315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecter, documenter et valoriser les musiques traditionnelles dans les phonothèques de l'oral</w:t>
               </w:r>
@@ -3218,260 +3218,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04797928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours 8. Laisser les paroles s’élever : le point de vue d’une archiviste sonore</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche bioculturelle du premier aliment du nouveau-né. Le colostrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.I.Lex, le blog revisité</w:t>
+              <w:t xml:space="preserve">Premiers cris, premières nourritures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-153, 2019, Premiers cris, premières nourritures, 979-1032002049</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02461429v1</w:t>
+                <w:t xml:space="preserve">hal-02126733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche bioculturelle du premier aliment du nouveau-né. Le colostrum</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours 8. Laisser les paroles s’élever : le point de vue d’une archiviste sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Leroy-Terquem et Sarah Clément (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premiers cris, premières nourritures</w:t>
+              <w:t xml:space="preserve">S.I.Lex, le blog revisité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Enssib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.685, 2019, La Numérique, 979-10-91281-69-0. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.10412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126733v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02461429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface - La diffusion numérique des données en SHS - Guide de bonnes pratiques éthiques et juridiques</w:t>
               </w:r>
@@ -3727,303 +3727,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01683870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage dans des terrains ethnographiques : les archives scientifiques de Christian Bromberger</w:t>
+                <w:t xml:space="preserve">Enjeux et pratiques éthiques pour la diffusion des archives orales dans une phonothèque de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pons, Chirstophe; Digard, Jean-Pierre; Fliche, Benoît. </w:t>
+              <w:t xml:space="preserve">Marta Severo; Séverine Cachat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologue, passionnément : Etudes offertes à Christian Bromberger</w:t>
+              <w:t xml:space="preserve">Patrimoine culturel immatériel et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khartala</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.406-415, 2016, Hommes et Sociétés : économie et développement, 978-2-8111-1625-5</w:t>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-343-10654-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01487065v1</w:t>
+                <w:t xml:space="preserve">halshs-01441604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et pratiques éthiques pour la diffusion des archives orales dans une phonothèque de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound Archives Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Marco Bertinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine culturel immatériel et numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultural Heritage in a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2016, 978-3-319-29544-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29544-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01441604v1</w:t>
+                <w:t xml:space="preserve">halshs-01343827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Archives Accessibility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voyage dans des terrains ethnographiques : les archives scientifiques de Christian Bromberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pons, Chirstophe; Digard, Jean-Pierre; Fliche, Benoît. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Heritage in a Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, 2016, 978-3-319-29544-2. </w:t>
+              <w:t xml:space="preserve">Ethnologue, passionnément : Etudes offertes à Christian Bromberger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-29544-2_3⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khartala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.406-415, 2016, Hommes et Sociétés : économie et développement, 978-2-8111-1625-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01343827v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01487065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Práticas de difusão de fontes orais em ciências humanas e sociais na internet, na França, no início do século XXI</w:t>
               </w:r>
@@ -4373,51 +4373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Peyssard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bertelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5245,51 +5245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rôle des professionnels de l’IST pour offrir une meilleure visibilité aux travaux des acteurs de la recherche en SHS, CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
@@ -5506,191 +5506,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Gast (1927-2010), un ethnologue passeur de ses sources de terrain</w:t>
+                <w:t xml:space="preserve">La diffusion des données en SHS : des questions juridiques et éthiques à poser au niveau européen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Principaud</w:t>
+                <w:t xml:space="preserve">Judith Hannoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un ethnologue entre Sahara, Kabylie, Yémen et Queyras. Itinéraire, terrains et recherches. Hommage à Marceau Gast (1927-2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée de présentation à l'infrastructure de recherche DARIAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00593198v1</w:t>
+                <w:t xml:space="preserve">hal-01814049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des données en SHS : des questions juridiques et éthiques à poser au niveau européen.</w:t>
+                <w:t xml:space="preserve">Marceau Gast (1927-2010), un ethnologue passeur de ses sources de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hannoun</w:t>
+                <w:t xml:space="preserve">Laure Principaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de présentation à l'infrastructure de recherche DARIAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Un ethnologue entre Sahara, Kabylie, Yémen et Queyras. Itinéraire, terrains et recherches. Hommage à Marceau Gast (1927-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814049v1</w:t>
+                <w:t xml:space="preserve">halshs-00593198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sauvegarde du patrimoine immatériel sonore : quelles perspectives pour les phonothèques de l'oral à l'heure de la dématérialisation des contenus ?</w:t>
               </w:r>
@@ -5978,251 +5978,251 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00080128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Polyvocality in Online Narratives of French Colonial Memory through Web Archives: Methodological and Ethical considerations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring web archiving practices among historians. An oral history approach with a mediterranean perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web archives in context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Internet Preservation Consortium - Web Archiving Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Bruxelles, Belgium. Session poster - IIPCWAC2026, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04580170v1</w:t>
+                <w:t xml:space="preserve">halshs-05602621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder au terrain des anthropologues en ouvrant leurs archives : les principes FAIR appliqués au fonds Annie-Hélène Dufour (1947-2002)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Polyvocality in Online Narratives of French Colonial Memory through Web Archives: Methodological and Ethical considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bertelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Groshens</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Abes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. 2019</w:t>
+              <w:t xml:space="preserve">Web archives in context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03695338v2</w:t>
+                <w:t xml:space="preserve">halshs-04580170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICCH – Polyvocal Interpretation of Contested Colonial Heritage</w:t>
               </w:r>
@@ -6310,254 +6310,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03769736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vox nostrum : écouter les archives de la recherche en Méditerranée</w:t>
+                <w:t xml:space="preserve">Accéder au terrain des anthropologues en ouvrant leurs archives : les principes FAIR appliqués au fonds Annie-Hélène Dufour (1947-2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journées Medici. Multilinguisme : frein ou catalyseur de la diffusion scientifique en Europe et en Méditerranée ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Marseille, France. </w:t>
+              <w:t xml:space="preserve">Journées de l'Abes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01229647v1</w:t>
+                <w:t xml:space="preserve">halshs-03695338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives sonores de la recherche dans Calames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vox nostrum : écouter les archives de la recherche en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JABES 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France. , 2014</w:t>
+              <w:t xml:space="preserve">6ème Journées Medici. Multilinguisme : frein ou catalyseur de la diffusion scientifique en Europe et en Méditerranée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01075767v1</w:t>
+                <w:t xml:space="preserve">halshs-01229647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les archives sonores de la recherche dans Calames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Andreani,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JABES 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diffuser les données numériques de la recherche en sciences humaines et sociales. Questions d'éthique et de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Garret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès du GIS Réseau National des MSH: "Quelles sciences humaines et sociales pour le 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02293813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6567,209 +6649,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine culturel immatériel. Traitement documentaire des archives sonores inédites. Guide des bonnes pratiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marcadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desgrugillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01065125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'un réseau d'échanges sur le patrimoine oral : mise en place d'un système d'analyse documentaire commun en Europe du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6779,91 +6861,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la dématérialisation des contenus dans une phonothèque de recherche en sciences humaines et sociales : l'expérience de la Phonothèque de la MMSH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00130691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6873,51 +6955,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir la polyvocalité des archives audiovisuelles et numériques en contexte post-colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6939,95 +7021,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Peyssard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7095,51 +7177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6D83DAE"/>
+    <w:nsid w:val="B24721C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7326,51 +7408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vginouves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5464-4678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034003150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5032697" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059407076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethiquedroit.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/pgd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdm.edu.umontpellier.fr/programme-de-la-formation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/methode-dentretien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/europeana-sounds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/?s=tahap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calames.abes.fr/pub/ms/FileId-4689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/histineraires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-21-CHIP-0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE41-0012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/matera-2019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%5Bhttps://masterabd.hypotheses.org/%5D(https://)" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phonotheque.hypotheses.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Olivia Rodr&#237;guez Res&#233;ndiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iibi.unam.mx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claudot-Hawad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Quevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sicard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnemason" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique P&#233;rennou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cialone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/oar-3335" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Moussa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fv" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04926373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Adel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cialone-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03742810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.2151" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zeitlyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Mouton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.10817" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cialone, Matteo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.3038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fellous-Sigrist" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cass&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Chantal Hess" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Boissel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7329" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/editeur/pup" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Mirizzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Santoro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;goire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giudicissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461429v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/silex-le-blog-revisite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Biliotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calamai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3075-ethnologue-passionnement-etudes-offertes-a-christian-bromberger-9782811116255.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441604v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52305" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calamai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29544-2_3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124842v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bo&#235;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casalonga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03030187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.28728" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manguinhas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Charles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Isaac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude da Cruz Lima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593198v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Principaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814049v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580170v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695338v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229647v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Andreani," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065125v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcad&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guinard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coulais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desgrugillers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vginouves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5464-4678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034003150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5032697" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000059407076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethiquedroit.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/pgd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdm.edu.umontpellier.fr/programme-de-la-formation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/methode-dentretien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/europeana-sounds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/?s=tahap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calames.abes.fr/pub/ms/FileId-4689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/histineraires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-21-CHIP-0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE41-0012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phonotheque.hypotheses.org/tag/matera-2019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%5Bhttps://masterabd.hypotheses.org/%5D(https://)" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phonotheque.hypotheses.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Olivia Rodr&#237;guez Res&#233;ndiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iibi.unam.mx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claudot-Hawad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Quevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sicard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bonnemason" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique P&#233;rennou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cialone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/oar-3335" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04926373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Adel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cialone-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04906129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Moussa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fv" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3539" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03742810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.2151" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zeitlyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Mouton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.10817" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cialone, Matteo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.3038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fellous-Sigrist" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Da&#160;&#8211;&#160;cruz&#160;-&#160;lima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afas.2923" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F48L7PGC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cass&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Chantal Hess" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004095v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527236v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Boissel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7329" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/editeur/pup" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Mirizzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Santoro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;goire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giudicissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/silex-le-blog-revisite" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10412" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Biliotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calamai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52305" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343827v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calamai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Marco Bertinetto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29544-2_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3075-ethnologue-passionnement-etudes-offertes-a-christian-bromberger-9782811116255.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124842v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bo&#235;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casalonga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03030187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.28728" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Morselli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tandar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chamoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manguinhas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Charles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Isaac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude da Cruz Lima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Principaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580170v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695338v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229647v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Andreani," TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065125v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcad&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guinard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coulais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desgrugillers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081275v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>