--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -321,291 +321,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Orienteers Protected Enough against Tick Bites? Estimating Human Exposure to Tick Bites through a Participative Science Survey during an Orienteering Competition</w:t>
+                <w:t xml:space="preserve">Characterizing the landscape compositions of urban wildlife encounters: the case of the stone marten (Martes foina), the red fox (Vulpes vulpes) and the hedgehog (Erinaceus europaeus) in the Greater Paris area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Durand</w:t>
+                <w:t xml:space="preserve">Mary Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bournez</w:t>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marchand</w:t>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Schmid</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18063161⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-020-01071-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03292350v1</w:t>
+                <w:t xml:space="preserve">halshs-03065730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the landscape compositions of urban wildlife encounters: the case of the stone marten (Martes foina), the red fox (Vulpes vulpes) and the hedgehog (Erinaceus europaeus) in the Greater Paris area.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Orienteers Protected Enough against Tick Bites? Estimating Human Exposure to Tick Bites through a Participative Science Survey during an Orienteering Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Capon</w:t>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">Julien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clauzel</w:t>
+                <w:t xml:space="preserve">Claire Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irene Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 171, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.3161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11252-020-01071-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18063161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03065730v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03292350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial dynamics of alpine tree lines under global warming: What explains the mismatch between tree densification and elevational upward shifts at the tree line ecotone?</w:t>
               </w:r>
@@ -643,51 +643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (5), pp.1056-1068. </w:t>
@@ -719,252 +719,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of Ixodes ricinus by Borrelia burgdorferi sensu lato in peri-urban forests of France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interroger les bases de données géographiques pour mieux renseigner les territoires de cohabitation entre l’animal et l’humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Capon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183543⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 716 (4), pp.464-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.716.0464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01591692v1</w:t>
+                <w:t xml:space="preserve">halshs-01591690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger les bases de données géographiques pour mieux renseigner les territoires de cohabitation entre l’animal et l’humain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infection of Ixodes ricinus by Borrelia burgdorferi sensu lato in peri-urban forests of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Coupanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Sertour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 716 (4), pp.464-491. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.716.0464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01591690v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Dimensions of a Health Network Dedicated to Occupational and Work Related Diseases</w:t>
               </w:r>
@@ -1553,51 +1553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1622,64 +1622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Human-Wildlife coexistence in urban areas: the case of the Parisian metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1743,51 +1743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bortolamiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2516,51 +2516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilami Khaldoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Quintero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schmid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01071-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591692v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Marchant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Coupanec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sertour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.716.0464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01230484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennie van Der Westhuizen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Agius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv152" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01045016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Giuliano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-285.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Haddad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Manirakiza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118630013.ch18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hotyat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liege" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#251;s Camille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01024191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991EHES0066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilami Khaldoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Quintero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01071-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schmid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.716.0464" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Marchant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Coupanec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sertour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01230484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennie van Der Westhuizen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Agius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv152" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01045016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Giuliano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-285.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Haddad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Manirakiza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118630013.ch18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hotyat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liege" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#251;s Camille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01024191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991EHES0066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>