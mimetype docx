--- v1 (2026-04-16)
+++ v2 (2026-05-18)
@@ -321,291 +321,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the landscape compositions of urban wildlife encounters: the case of the stone marten (Martes foina), the red fox (Vulpes vulpes) and the hedgehog (Erinaceus europaeus) in the Greater Paris area.</w:t>
+                <w:t xml:space="preserve">Are Orienteers Protected Enough against Tick Bites? Estimating Human Exposure to Tick Bites through a Participative Science Survey during an Orienteering Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Capon</w:t>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clauzel</w:t>
+                <w:t xml:space="preserve">Julien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11252-020-01071-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.3161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18063161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03065730v1</w:t>
+                <w:t xml:space="preserve">anses-03292350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Orienteers Protected Enough against Tick Bites? Estimating Human Exposure to Tick Bites through a Participative Science Survey during an Orienteering Competition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the landscape compositions of urban wildlife encounters: the case of the stone marten (Martes foina), the red fox (Vulpes vulpes) and the hedgehog (Erinaceus europaeus) in the Greater Paris area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bournez</w:t>
+                <w:t xml:space="preserve">Mary Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marchand</w:t>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Schmid</w:t>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Carravieri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (6), pp.3161. </w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18063161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11252-020-01071-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03292350v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03065730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial dynamics of alpine tree lines under global warming: What explains the mismatch between tree densification and elevational upward shifts at the tree line ecotone?</w:t>
               </w:r>
@@ -643,51 +643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (5), pp.1056-1068. </w:t>
@@ -738,51 +738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger les bases de données géographiques pour mieux renseigner les territoires de cohabitation entre l’animal et l’humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 716 (4), pp.464-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1553,51 +1553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1622,64 +1622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Human-Wildlife coexistence in urban areas: the case of the Parisian metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1743,51 +1743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bortolamiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2516,51 +2516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilami Khaldoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Quintero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01071-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schmid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.716.0464" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Marchant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Coupanec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sertour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01230484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennie van Der Westhuizen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Agius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv152" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01045016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Giuliano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-285.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Haddad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Manirakiza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118630013.ch18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hotyat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liege" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#251;s Camille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01024191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991EHES0066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilami Khaldoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40927" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Fuentes-Vallejo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Quintero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/suds.680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schmid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-020-01071-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.716.0464" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Marchant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Coupanec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sertour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaunay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Le Barbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0063-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01230484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hennie van Der Westhuizen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Agius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv152" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01045016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Giuliano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-285.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Haddad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Manirakiza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118630013.ch18" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galochet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hotyat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liege" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#251;s Camille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01024191v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991EHES0066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>